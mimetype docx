--- v0 (2026-03-07)
+++ v1 (2026-06-05)
@@ -925,80 +925,116 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> I modulio pristatymas - diskusija</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="118619DF" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>,,Inovatyvaus ugdymo(si) proceso pristatymai“ (8 akad. val.)</w:t>
+              <w:t>,,Inovatyvaus ugdymo(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>si</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>) proceso pristatymai“ (8 akad. val.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="609B3236" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Leta Numsėdienė, Akmenės rajono Akmenės gimnazijos ikimokyklinio ugdymo skyriaus ,,Gintarėlis“</w:t>
+              <w:t xml:space="preserve">Leta </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Numsėdienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, Akmenės rajono Akmenės gimnazijos ikimokyklinio ugdymo skyriaus ,,Gintarėlis“</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0A0A0A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>, švietimo padalinio vadovė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CE23648" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
@@ -1502,51 +1538,69 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="589F7F46" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Jolita Zaurinienė, rajono karjeros specialistų metodinio būrelio koordinatorė</w:t>
+              <w:t xml:space="preserve">Jolita </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Zaurinienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, rajono karjeros specialistų metodinio būrelio koordinatorė</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79E29414" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRDefault="00BF5188" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2735" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0457BE27" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
@@ -1753,51 +1807,69 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F3D3076" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Lina Zubavičienė, Akmenės rajono švietimo pagalbos tarnybos metodininkė</w:t>
+              <w:t xml:space="preserve">Lina </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Zubavičienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, Akmenės rajono švietimo pagalbos tarnybos metodininkė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2735" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5978F974" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -1832,50 +1904,319 @@
           <w:tcPr>
             <w:tcW w:w="1946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1106C823" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Akmenės rajono švietimo pagalbos tarnyba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008528BB" w14:paraId="1C8EA12F" w14:textId="77777777" w:rsidTr="00FF7810">
+        <w:trPr>
+          <w:trHeight w:val="1132"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="841" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37EA40C8" w14:textId="3A1BB937" w:rsidR="008528BB" w:rsidRDefault="008528BB" w:rsidP="00FF7810">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1976" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7522C5C4" w14:textId="77777777" w:rsidR="008528BB" w:rsidRDefault="008528BB" w:rsidP="00FF7810">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026-01-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6210BAD6" w14:textId="77777777" w:rsidR="008528BB" w:rsidRDefault="008528BB" w:rsidP="00FF7810">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01FE5CAA" w14:textId="77777777" w:rsidR="008528BB" w:rsidRDefault="008528BB" w:rsidP="00FF7810">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pradžia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30C41605" w14:textId="6C27556E" w:rsidR="008528BB" w:rsidRDefault="008528BB" w:rsidP="00FF7810">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15.00 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D8D7DBA" w14:textId="1D60D62A" w:rsidR="008528BB" w:rsidRDefault="008528BB" w:rsidP="00FF7810">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Akmenės rajono </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0A0A0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>anglų kalbos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0A0A0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mokytojų metodinio būrelio užsiėmimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="681D4673" w14:textId="47A2DB9D" w:rsidR="008528BB" w:rsidRDefault="008528BB" w:rsidP="00FF7810">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algimanta </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Liudaitė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, rajono anglų kalbos mokytojų metodinio būrelio pirmininkė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2735" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4624899C" w14:textId="038352DB" w:rsidR="008528BB" w:rsidRDefault="008528BB" w:rsidP="00FF7810">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Rajono anglų kalbos mokytojai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02C00BBA" w14:textId="2F6B9F61" w:rsidR="008528BB" w:rsidRDefault="008528BB" w:rsidP="00FF7810">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Virtuali aplinka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF5188" w14:paraId="03909729" w14:textId="77777777" w:rsidTr="00FF7810">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14737" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7CBAC"/>
           </w:tcPr>
           <w:p w14:paraId="3201A12A" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -2054,51 +2395,69 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="04413B4A" w14:textId="4A3E4263" w:rsidR="00BF5188" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andžela Raustienė,  Akmenės rajono Papilės Simono Daukanto gimnazijos direktorė </w:t>
+              <w:t xml:space="preserve">Andžela </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Raustienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,  Akmenės rajono Papilės Simono Daukanto gimnazijos direktorė </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2735" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="558C3F80" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
@@ -2696,50 +3055,51 @@
           <w:tcPr>
             <w:tcW w:w="841" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34E3F173" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27B28D43" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2895,51 +3255,50 @@
           <w:tcPr>
             <w:tcW w:w="841" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E671D79" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24E276F0" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4248,91 +4607,91 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4432CA6F" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRPr="005F738B" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F738B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Akmenės rajono švietimo pagalbos tarnyba</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5188" w:rsidRPr="005F738B" w14:paraId="22DB17E1" w14:textId="77777777" w:rsidTr="00FF7810">
+      <w:tr w:rsidR="00BF5188" w:rsidRPr="005F738B" w14:paraId="22DB17E1" w14:textId="77777777" w:rsidTr="00650211">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="841" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="163982AD" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRPr="005F738B" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F738B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3756D1A2" w14:textId="651E77FC" w:rsidR="00BF5188" w:rsidRPr="005F738B" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F738B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pirmadienis</w:t>
@@ -4383,51 +4742,51 @@
             </w:r>
             <w:r w:rsidR="00FF7810">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="005F738B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>14.00 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1D44FFB4" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRPr="005F738B" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F738B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Komandinis vertinimų rezultatų aptarimas</w:t>
@@ -4501,92 +4860,93 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7069B895" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRPr="005F738B" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F738B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Akmenės rajono švietimo pagalbos tarnyba</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5188" w:rsidRPr="005F738B" w14:paraId="5D312FFD" w14:textId="77777777" w:rsidTr="00FF7810">
+      <w:tr w:rsidR="00BF5188" w:rsidRPr="005F738B" w14:paraId="5D312FFD" w14:textId="77777777" w:rsidTr="00650211">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="841" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A2FCE02" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRPr="005F738B" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F738B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1976" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="26FEF034" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRPr="005F738B" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F738B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pirmadienis-</w:t>
             </w:r>
@@ -4610,87 +4970,87 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="664CA7C3" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRPr="005F738B" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F738B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Suderinus su tėvais</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4139" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="25CCC0FA" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRPr="005F738B" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F738B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Išvadų po vaikų vertinimo pristatymas tėvams</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B140831" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRPr="005F738B" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F738B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Švietimo pagalbos specialistai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4778,51 +5138,50 @@
           <w:tcPr>
             <w:tcW w:w="841" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="430AD6F9" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRPr="005F738B" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F738B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="11E5F509" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRPr="005F738B" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4884,52 +5243,62 @@
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="274E5DF6" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRPr="005F738B" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F738B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Gydytoja Daiva Rovienė</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Gydytoja Daiva </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F738B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rovienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2735" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0477678F" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRPr="005F738B" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
@@ -5020,77 +5389,99 @@
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D0F549F" w14:textId="77777777" w:rsidR="00E45BA6" w:rsidRPr="00E45BA6" w:rsidRDefault="00E45BA6" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E45BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Sausio 15 d.</w:t>
+              <w:t>Sausio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E45BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 15 d.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EE48491" w14:textId="6D76EC62" w:rsidR="00BF5188" w:rsidRPr="005F738B" w:rsidRDefault="00E45BA6" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E45BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Sausio 19 d.</w:t>
+              <w:t>Sausio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E45BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 19 d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4FBE95DA" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRPr="005F738B" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -5200,52 +5591,62 @@
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F738B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Vilma Suodienė</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Vilma </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F738B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Suodienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2DAF342A" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRPr="005F738B" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F738B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -5447,52 +5848,62 @@
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00E869E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidR="00FF7810">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ilma</w:t>
             </w:r>
             <w:r w:rsidRPr="00E869E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Gadeckienė</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E869E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gadeckienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D4E448C" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRPr="005F738B" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E869E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -5657,51 +6068,69 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C6DE1FA" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Daiva Lunkevičienė, Akmenės rajono švietimo pagalbos tarnybos direktorė</w:t>
+              <w:t xml:space="preserve">Daiva </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lunkevičienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, Akmenės rajono švietimo pagalbos tarnybos direktorė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2735" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E830292" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRDefault="005F738B" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -5877,89 +6306,143 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08E19309" w14:textId="2DB86A7D" w:rsidR="00D96D25" w:rsidRDefault="003E47E2" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Daiva Lunkevičienė, Akmenės rajono švietimo pagalbos tarnybos direktorė</w:t>
+              <w:t xml:space="preserve">Daiva </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lunkevičienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, Akmenės rajono švietimo pagalbos tarnybos direktorė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2735" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50D2880D" w14:textId="73630579" w:rsidR="00D96D25" w:rsidRDefault="003E47E2" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Daiva Lunkevičienė, Akmenės rajono švietimo pagalbos tarnybos direktorė, </w:t>
+              <w:t xml:space="preserve">Daiva </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lunkevičienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Akmenės rajono švietimo pagalbos tarnybos direktorė, </w:t>
             </w:r>
             <w:r w:rsidR="00B6475D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Lina Zubavičienė, Akmenės rajono švietimo pagalbos tarnybos metodininkė</w:t>
+              <w:t xml:space="preserve">Lina </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B6475D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Zubavičienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B6475D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, Akmenės rajono švietimo pagalbos tarnybos metodininkė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="37BA3503" w14:textId="327B1D17" w:rsidR="00D96D25" w:rsidRDefault="00A723A0" w:rsidP="00FF7810">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5984,116 +6467,120 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>_______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E86970A" w14:textId="77777777" w:rsidR="00BF5188" w:rsidRDefault="00BF5188" w:rsidP="00FF7810">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BF5188" w:rsidSect="00FF7810">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="962" w:bottom="567" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{83616956-3967-4D98-BCDF-DEB478B2196A}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{F412E8F0-25EC-4F90-A370-DC10F52F0A15}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{5737773E-8BBF-45DA-B144-4C9677562E23}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{74C6D19E-2863-48BC-AC50-792F986235F2}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId3" w:fontKey="{66B07B4B-6EBF-465B-B9A1-4F7010BED025}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{1D2B5E59-838C-406D-A80E-B65F0B390614}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{EFAA0E14-A1A7-4D32-939D-9AB39AB5C7F4}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{3C99EF5D-0991-4533-968C-5370935EB974}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF5188"/>
     <w:rsid w:val="0000436B"/>
     <w:rsid w:val="000D45A4"/>
     <w:rsid w:val="002203AB"/>
     <w:rsid w:val="0023755D"/>
     <w:rsid w:val="002C59D4"/>
     <w:rsid w:val="003D6897"/>
     <w:rsid w:val="003E47E2"/>
     <w:rsid w:val="00477FF3"/>
     <w:rsid w:val="005919A7"/>
     <w:rsid w:val="00594BB1"/>
     <w:rsid w:val="005F738B"/>
+    <w:rsid w:val="00650211"/>
     <w:rsid w:val="00650FB2"/>
     <w:rsid w:val="0071264A"/>
+    <w:rsid w:val="008528BB"/>
     <w:rsid w:val="008D731D"/>
     <w:rsid w:val="008F3279"/>
     <w:rsid w:val="00A723A0"/>
+    <w:rsid w:val="00AA5E71"/>
     <w:rsid w:val="00B6475D"/>
     <w:rsid w:val="00BF5188"/>
     <w:rsid w:val="00C63B05"/>
     <w:rsid w:val="00CC74D0"/>
     <w:rsid w:val="00D96D25"/>
     <w:rsid w:val="00DE0601"/>
     <w:rsid w:val="00E45BA6"/>
     <w:rsid w:val="00E869E4"/>
     <w:rsid w:val="00F47F61"/>
     <w:rsid w:val="00F628C9"/>
     <w:rsid w:val="00FF7810"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -7125,50 +7612,50 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miV+T5YA/6aCpkdvzGGdgI6+l2SUg==">CgMxLjAyDmguZDViampjZ3c4aGgzMg5oLmQ1YmpqY2d3OGhoMzgAciExRXlOQ3BtT1dfS25ZVS04MFgtbTlzcWZKWlhDeHlnTVg=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>4180</Words>
-  <Characters>2383</Characters>
+  <Words>4324</Words>
+  <Characters>2465</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>20</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6550</CharactersWithSpaces>
+  <CharactersWithSpaces>6776</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>