--- v0 (2025-11-27)
+++ v1 (2026-07-21)
@@ -5,7610 +5,7626 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="000B5D99" w:rsidRDefault="00C1726E">
+    <w:p w14:paraId="73722C3B" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="005070DF">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:before="4"/>
-        <w:ind w:left="5217"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:left="5103"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>PATVIRTINTA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F377F" w:rsidRDefault="004F377F">
+    <w:p w14:paraId="7E17BFA0" w14:textId="77777777" w:rsidR="004F377F" w:rsidRPr="002414A3" w:rsidRDefault="004F377F" w:rsidP="005070DF">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8216"/>
         </w:tabs>
-        <w:ind w:left="5217" w:right="467"/>
+        <w:ind w:left="5103" w:right="467"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C1726E">
+      <w:r w:rsidRPr="002414A3">
+        <w:t xml:space="preserve">Akmenės rajono </w:t>
+      </w:r>
+      <w:r w:rsidR="005070DF" w:rsidRPr="002414A3">
+        <w:t>švietimo pagalbos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:t xml:space="preserve"> tarnybos </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
         <w:t>direktoriaus</w:t>
       </w:r>
-      <w:r w:rsidR="00C1726E">
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B5D99" w:rsidRDefault="00C1726E">
+    <w:p w14:paraId="701F686A" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="005070DF" w:rsidP="005070DF">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8216"/>
         </w:tabs>
-        <w:ind w:left="5217" w:right="467"/>
+        <w:ind w:left="5103" w:right="467"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:t>m.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A11A9C" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>rugpjūčio 11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:t xml:space="preserve">d. įsakymu Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>V-</w:t>
+      </w:r>
+      <w:r w:rsidR="009323DF">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>45</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CBFEF98" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="000B5D99">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A575616" w14:textId="77777777" w:rsidR="004F377F" w:rsidRPr="002414A3" w:rsidRDefault="004F377F" w:rsidP="004F377F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AKMENĖS RAJONO </w:t>
+      </w:r>
+      <w:r w:rsidR="005070DF" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ŠVIETIMO PAGALBOS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TARNYBOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3678D2F2" w14:textId="77777777" w:rsidR="00F53CCA" w:rsidRDefault="004F377F" w:rsidP="004F377F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MOKINIO </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SPECIALIŲJŲ UGDYMOSI POREIKIŲ VERTINIMO, UGDYMO PRITAIKYMO IR (AR)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F53CCA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REIKALINGOS ŠVIETIMO PAGALBOS SKYRIMO </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49594B63" w14:textId="1C59A76D" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="004F377F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TVARKOS APRAŠAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01ADE6CA" w14:textId="77777777" w:rsidR="004F377F" w:rsidRPr="002414A3" w:rsidRDefault="004F377F" w:rsidP="004F377F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="077B9459" w14:textId="77777777" w:rsidR="004F377F" w:rsidRDefault="009323DF" w:rsidP="004F377F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>2024</w:t>
-      </w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF6E052" w14:textId="77777777" w:rsidR="009323DF" w:rsidRPr="002414A3" w:rsidRDefault="009323DF" w:rsidP="004F377F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-4"/>
-[...34 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BENDROSIOS NUOSTATOS</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="000B5D99" w:rsidRDefault="000B5D99">
-[...91 lines deleted...]
-    <w:p w:rsidR="004F377F" w:rsidRPr="00700C81" w:rsidRDefault="00C1726E" w:rsidP="004F377F">
+    <w:p w14:paraId="5C0866EB" w14:textId="77777777" w:rsidR="009323DF" w:rsidRPr="009323DF" w:rsidRDefault="009323DF" w:rsidP="004F377F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7088"/>
         </w:tabs>
         <w:ind w:firstLine="1134"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B5D99" w:rsidRPr="00700C81" w:rsidRDefault="00C1726E" w:rsidP="004F377F">
-[...34 lines deleted...]
-    <w:p w:rsidR="000B5D99" w:rsidRPr="00700C81" w:rsidRDefault="00701F2A" w:rsidP="00883077">
+    <w:p w14:paraId="49613EB8" w14:textId="77777777" w:rsidR="00837D11" w:rsidRPr="002414A3" w:rsidRDefault="00837D11" w:rsidP="00910174">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:before="276"/>
-[...19 lines deleted...]
-        <w:t>tvarką.</w:t>
+        <w:ind w:left="0" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tvarkos aprašas parengtas vadovaujantis LR švietimo, mokslo ir sporto ministro 2024 m. rugpjūčio 30 d. įsakymu Nr. V-928 „Mokinio specialiųjų ugdymosi poreikių vertinimo, ugdymo pritaikymo ir (ar) reikalingos švietimo pagalbos skyrimo tvarkos aprašu“, LR švietimo, mokslo ir sporto ministro 2024 m. gegužės 31 d. įsakymu Nr. V-637 „Reikalavimų pedagoginių psichologinių tarnybų paslaugoms ir jų teikimo sąlygoms ir jų darbo organizavimo tvarkos aprašu“.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B5D99" w:rsidRPr="00700C81" w:rsidRDefault="00C1726E" w:rsidP="00883077">
+    <w:p w14:paraId="32AFE5DF" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00701F2A" w:rsidP="00910174">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1418"/>
-          <w:tab w:val="left" w:pos="1498"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:ind w:left="0" w:right="106" w:firstLine="1134"/>
-[...14 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:ind w:left="0" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Akmenės rajono </w:t>
+      </w:r>
+      <w:r w:rsidR="005070DF" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>švietimo pagalbos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tarnybos</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3748F" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...174 lines deleted...]
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mokinio specialiųjų ugdymosi poreikių vertinimo, ugdymo pritaikymo ir (ar) reikalingos švietimo pagalbos skyrimo tvarkos aprašas (toliau – Aprašas) nustato specialiųjų ugdymosi poreikių pedagoginiu, psichologiniu, medicininiu ir socialiniu pedagoginiu aspektais vertinimo (toliau – Specialiųjų ugdymosi poreikių vertinimas) (toliau kartu – Vertinimas) ir ugdymo pritaikymo ir (ar) specialiosios pedagoginės, psichologinės, socialinės pedagoginės, specialiosios pagalbos (toliau – švietimo pagalba) skyrimo vaikams nuo gimimo ir mokiniams iki 21 metų, atskirais atvejais iki 23 m., jei mokyklą lankė su pertraukomis, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...96 lines deleted...]
-        <w:t>pagal gebėjimus mokytis, įgyti išsilavinimą ir kvalifikaciją.</w:t>
+        <w:t>tvarką.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B5D99" w:rsidRPr="00700C81" w:rsidRDefault="00C1726E" w:rsidP="00883077">
+    <w:p w14:paraId="21126B5D" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="00910174">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
-          <w:tab w:val="left" w:pos="1556"/>
         </w:tabs>
-        <w:ind w:left="0" w:right="105" w:firstLine="1134"/>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> (toliau – Tarnyba).</w:t>
+        <w:ind w:left="0" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vertinimo tikslas – nustatyti individualias mokinio švietimo pagalbos ir paslaugų, ugdymo ar profesinio mokymo (toliau kartu – ugdymas) procese reikmes, atliekant mokinio Specialiųjų ugdymosi poreikių vertinimą, teikti rekomendacijas dėl ikimokyklinio, priešmokyklinio, pradinio, pagrindinio, vidurinio ugdymo, formaliojo profesinio mokymo programų, neformaliojo vaikų švietimo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>programų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(toliau</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>programa)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pritaikymo,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>individualaus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ugdymo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>plano</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rengimo,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>specialiųjų mokymo ir techninės pagalbos priemonių, skirtų ugdymui, ugdymosi aplinkos pritaikymo (toliau – ugdymo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pritaikymas),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>taip</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sudarant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sąlygas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>specialiųjų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ugdymosi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>poreikių</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>turinčiam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mokiniui</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pagal gebėjimus mokytis, įgyti išsilavinimą ir kvalifikaciją.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B5D99" w:rsidRPr="00700C81" w:rsidRDefault="00C1726E" w:rsidP="00883077">
+    <w:p w14:paraId="5AAD8FF9" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00F3748F" w:rsidP="00910174">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="105" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pirminį ugdymosi poreikių vertinimą koordinuoja Vaiko gerovės komisija (toliau – Komisija) arba mokyklos, įgyvendinančios ikimokyklinio, priešmokyklinio, pradinio, pagrindinio ir vidurinio ugdymo bei pirminio profesinio mokymo programas (toliau kartu – Mokykla), vadovo įgaliotas asmuo, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specialiųjų ugdymosi poreikių vertinimą koordinuoja </w:t>
+      </w:r>
+      <w:r w:rsidR="00701F2A" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Akmenės</w:t>
+      </w:r>
+      <w:r w:rsidR="00860EAE" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rajono </w:t>
+      </w:r>
+      <w:r w:rsidR="00837D11" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>švietimo pagalbos</w:t>
+      </w:r>
+      <w:r w:rsidR="00701F2A" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tarnyb</w:t>
+      </w:r>
+      <w:r w:rsidR="00860EAE" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (toliau – Tarnyba).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F791E58" w14:textId="77777777" w:rsidR="00837D11" w:rsidRPr="002414A3" w:rsidRDefault="00837D11" w:rsidP="00910174">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1488"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vertinimą atlieka: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748DFC78" w14:textId="77777777" w:rsidR="00837D11" w:rsidRPr="002414A3" w:rsidRDefault="00837D11" w:rsidP="00910174">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1488"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pirminį ugdymosi poreikių vertinimą atlieka Komisija Mokyklose. Remdamasis Komisijos rekomendacijomis švietimo pagalbą skiria Mokyklos vadovas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061B7405" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="009323DF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1488"/>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:ind w:left="1560" w:hanging="709"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Specialiuosius</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ugdymosi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>poreikius</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vertina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="663E90FF" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="009323DF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1488"/>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="1134"/>
-[...14 lines deleted...]
-          <w:spacing w:val="-11"/>
+        <w:ind w:left="1560" w:hanging="709"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tarnyba;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094D74C9" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="009323DF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1488"/>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:ind w:left="1560" w:hanging="709"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lietuvos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kurčiųjų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>neprigirdinčiųjų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ugdymo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>centras;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B85F6F1" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="009323DF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1488"/>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:ind w:left="1560" w:hanging="709"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lietuvos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aklųjų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>silpnaregių</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ugdymo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>centras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D5F7708" w14:textId="77777777" w:rsidR="004731C3" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="00910174">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1484"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="106" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ugdymo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pritaikymą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ar)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reikalingą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>švietimo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pagalbą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>skiria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tarnybos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vadovas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Specialiųjų ugdymosi poreikių vertinimo ir ugdymo pritaikymo ir (ar) švietimo pagalbos skyrimo duomenys fiksuojami Mokinių registre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326654EF" w14:textId="77777777" w:rsidR="004731C3" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="00910174">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1484"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="106" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vertinimas atliekamas ir pateiktos rekomendacijos ugdymui įgyvendinamos vadovaujantis Lietuvos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Respublikos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>švietimo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>įstatymu,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>švietimo,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mokslo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sporto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ministro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>patvirtintais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bendraisiais ugdymo planais, šiuo Aprašu bei kitais teisės aktais. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD5254D" w14:textId="77777777" w:rsidR="004731C3" w:rsidRPr="002414A3" w:rsidRDefault="004731C3" w:rsidP="00F53CCA">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1484"/>
+        </w:tabs>
+        <w:ind w:left="1248" w:right="106" w:hanging="1248"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E04B198" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="00F53CCA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1484"/>
+        </w:tabs>
+        <w:ind w:left="1248" w:right="106" w:hanging="1248"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="151DFE05" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="00F53CCA">
+      <w:pPr>
+        <w:ind w:left="1140" w:hanging="1248"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MOKINIO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SPECIALIŲJŲ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UGDYMOSI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>POREIKIŲ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VERTINIMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA6CB93" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="000B5D99">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BDCA45D" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="00910174">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="106" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mokinio Specialiųjų ugdymosi poreikių vertinimas atliekamas Tarnybos, kai į ją kreipiasi Mokykla, tėvai (globėjai, rūpintojai), pilnametis mokinys, pateikdami:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9A5515" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="00910174">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1668"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prašymą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00810BE2" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00700C81" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tėvams - </w:t>
+      </w:r>
+      <w:r w:rsidR="00616440" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>priedas Nr. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="002107C0" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00700C81" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mokiniui - </w:t>
+      </w:r>
+      <w:r w:rsidR="00616440" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>priedas Nr. 4</w:t>
+      </w:r>
+      <w:r w:rsidR="002107C0" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00700C81" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mokyklai - </w:t>
+      </w:r>
+      <w:r w:rsidR="00616440" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>priedas Nr. 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DBEE38B" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="009323DF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1668"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pirminio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ugdymosi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...1 lines deleted...]
-          <w:spacing w:val="-10"/>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...8 lines deleted...]
-          <w:spacing w:val="-10"/>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>poreikių</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vertinimo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>form</w:t>
+      </w:r>
+      <w:r w:rsidR="001C53DE" w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>vertina:</w:t>
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidR="00837D11" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00837D11" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="001C53DE" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>priedas Nr. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00837D11" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="001C53DE" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kopiją</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B5D99" w:rsidRPr="00700C81" w:rsidRDefault="00C1726E" w:rsidP="00883077">
+    <w:p w14:paraId="3F2C07F7" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="009323DF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1724"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="106" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mokyklos Vaiko gerovės komisijos (toliau - Komisija) posėdžio išrašą apie Pirminį ugdymosi poreikių vertinimą ar neatliktą vertinimą (kai kreipiasi tėvai (globėjai, rūpintojai), pilnametis mokinys, neturėdami Pirminio ugdymosi poreikių vertinimo formos);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173A589D" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="009323DF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1766"/>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:spacing w:before="4"/>
+        <w:ind w:left="0" w:right="105" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mokinio individualaus ugdymo planą arba ikimokyklinio/priešmokyklinio amžiaus mokinio pagalbos planą, mokinio rašto darbus, piešinius ir kt.</w:t>
+      </w:r>
+      <w:r w:rsidR="00701F2A" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34663642" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="00F43B17">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pagal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>poreikį</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tarnybos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prašomą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>papildomą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00701F2A" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>informaciją.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503C56CB" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRDefault="00C1726E" w:rsidP="00F43B17">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="106" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kreipiantis Mokykloms, dokumentai Tarnybai pateikiami dokumentų valdymo sistemoje (DVS) ne vėliau kaip prieš 3 darbo dienas iki paskirtos Vertinimo datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E7B4BD" w14:textId="64883436" w:rsidR="00A76629" w:rsidRPr="00625DED" w:rsidRDefault="00625DED" w:rsidP="00F43B17">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="106" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Švietimo įstaigos </w:t>
+      </w:r>
+      <w:r w:rsidR="00A76629" w:rsidRPr="00A76629">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iki spalio 15 d.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A76629" w:rsidRPr="00153DD7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>per dokumentų valdymo sistemą (DVS) atsi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>unčia</w:t>
+      </w:r>
+      <w:r w:rsidR="00A76629" w:rsidRPr="00153DD7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Švietimo pagalbos gavėjų sąraš</w:t>
+      </w:r>
+      <w:r w:rsidR="0084262B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidR="00A76629" w:rsidRPr="00153DD7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, suderintus su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A76629" w:rsidRPr="00625DED">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>švietimo įstaigos Vaiko gerovės komisijos pirmininku ir patvirtintus įstaigos vadovo bei Vaiko</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A76629" w:rsidRPr="00625DED">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gerovės komisijos rekomenduojamų vertinimui Akmenės rajono švietimo pagalbos tarnyboje</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A76629" w:rsidRPr="00625DED">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mokinių (vaikų) sąrašą.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43B17" w:rsidRPr="00F43B17">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43B17">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iki kovo 1 d. </w:t>
+      </w:r>
+      <w:r w:rsidR="005B4BD7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atsiunčia </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB04C3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">papildytą </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6309E" w:rsidRPr="00625DED">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vaiko</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6309E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6309E" w:rsidRPr="00625DED">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gerovės komisijos rekomenduojamų vertinimui Akmenės rajono švietimo pagalbos tarnyboje</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6309E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6309E" w:rsidRPr="00625DED">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mokinių (vaikų) sąrašą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35DA9B43" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="00F43B17">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tarnyba:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E833A4D" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="00F43B17">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="0" w:right="106" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">susipažįsta su Pirminio ugdymosi poreikių vertinimo formoje </w:t>
+      </w:r>
+      <w:r w:rsidR="001C53DE" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(priedas Nr. 1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Komisijos pateikta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>informacija;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B605119" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="00053B2A">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>susipažįsta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pateiktų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mokinio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sveikatos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>būklės</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vertinimo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dokumentų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C53DE" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>informacija;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2913FD9B" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="00053B2A">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="106" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atlikdama mokinio, turinčio klausos sutrikimą (arba </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kochlearinį</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> implantą), Specialiųjų ugdymosi poreikių vertinimą, privalo kreiptis į Lietuvos kurčiųjų ir neprigirdinčiųjų ugdymo centrą ir Specialiųjų ugdymosi poreikių vertinimą atlieka Lietuvos kurčiųjų ir neprigirdinčiųjų ugdymo centro specialistai kartu su Tarnybos specialistais;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF4EEC2" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="009323DF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="106" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atlikdama mokinio, turinčio regos sutrikimą, Specialiųjų ugdymosi poreikių vertinimą privalo kreiptis į Lietuvos aklųjų ir silpnaregių ugdymo centrą ir Specialiųjų ugdymosi poreikių vertinimą atlieka Lietuvos aklųjų ir silpnaregių ugdymo centro specialistai kartu su Tarnybos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>specialistais;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1578854F" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="009323DF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="106" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atlikdama Specialiųjų ugdymosi poreikių vertinimą pildo Specialiųjų ugdymosi poreikių vertinimo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>formą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00616440" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>priedas Nr. 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Joje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teikia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rekomendacijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>išvadas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dėl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nustatytų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mokiniui specialiųjų ugdymosi poreikių;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9EF2DA" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="009323DF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1674"/>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="106" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atlieka Specialiųjų ugdymosi poreikių vertinimą per 30 darbo dienų nuo prašymo gavimo datos. Jei Specialiųjų ugdymosi poreikių vertinimą atlikti vėluojama, darbinio posėdžio protokole nurodoma vėlavimo priežastis (-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD77627" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="00910174">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="106" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Atlikus Specialiųjų ugdymosi poreikių vertinimą, jį atlikę specialistai rezultatus aptaria su tėvais (globėjais, rūpintojais), pilnamečiu mokiniu ir supažindina su Specialiųjų ugdymosi poreikių vertinimo forma (</w:t>
+      </w:r>
+      <w:r w:rsidR="00810BE2" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">priedas Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00616440" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03DC91A9" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="009323DF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1638"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="106" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Supažindinus tėvus (globėjus, rūpintojus) ar pilnametį mokinį, Tarnybos vadovas skiria mokiniui</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ugdymo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pritaikymą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ar)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>švietimo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pagalbą,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>patvirtindamas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Specialiųjų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ugdymosi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>poreikių vertinimo formą (</w:t>
+      </w:r>
+      <w:r w:rsidR="00810BE2" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">priedas Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00616440" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>), kurioje nurodomas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCCAB8E" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="009323DF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ugdymo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pritaikymas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29DE320A" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="009323DF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1968"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="1134"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00700C81">
+        <w:ind w:left="0" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bendrųjų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ugdymo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>programų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pritaikymas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Tarnyba;</w:t>
+        <w:t>individualizavimas;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B5D99" w:rsidRPr="00700C81" w:rsidRDefault="00C1726E" w:rsidP="00883077">
+    <w:p w14:paraId="4C32801A" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="009323DF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="2118"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="106" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ugdymo proceso pritaikymas/individualizavimas, ugdymo programos dalykų, profesinio mokymo programų turinio įgyvendinimo ypatumai, mokymo metodai, padedantys šalinti mokymosi sunkumus, besiremiantys mokymosi stiprybėmis ir mokymosi būdais ir t. t.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48693073" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="009323DF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="2132"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="105" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mokymo(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) aplinkų pritaikymas, reikmė kitoms aplinkoms, padedančioms </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>nurimti/sureguliuoti emocinę būseną ir atgauti/atkurti motyvaciją mokytis (individualios mokymosi vietos, sensoriniai kambariai ir t. t.) ir kt.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06747ECD" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="009323DF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="2029"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="105" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mokytis galinčios padėti mokymosi priemonės, specialiosios mokymo priemonės, techninės pagalbos priemonės, skirtos ugdymui ir ugdymo procesui užtikrinti;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E313BD7" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="009323DF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1973"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="105" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kita informacija, kuri padėtų mokytojui teikti ugdymą atliepiant mokinio individualius ugdymosi poreikius;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D177E2" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="009323DF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">švietimo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pagalba:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF0C53C" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="009323DF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1968"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">psichologinė </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pagalba;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ECB681D" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="009323DF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1968"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>specialioji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pedagoginė</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pagalba;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C65FECC" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="009323DF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">socialinė pedagoginė </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pagalba;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FEC9EEB" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="009323DF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1843"/>
+          <w:tab w:val="left" w:pos="1968"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>specialioji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pagalba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(mokinio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>padėjėjas,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gestų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kalbos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vertėjas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kt.);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="039969CD" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="001D70AF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>švietimo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pagalbos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teikimo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>intensyvumas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>trukmė:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F7C9B71" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="001D70AF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1967"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="106" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>trumpalaikė</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>švietimo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pagalba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>specialisto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pagalba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teikiama</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1–2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kartus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>savaitę ir ne ilgiau nei vienas ugdymosi pusmetis;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A63F9D8" w14:textId="77777777" w:rsidR="00874592" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="001D70AF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1843"/>
+          <w:tab w:val="left" w:pos="1995"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="0" w:right="105" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>intensyvi švietimo pagalba – kai specialisto pagalba teikiama 3 ir daugiau kartų per savaitę ir ne ilgiau nei vienas ugdymosi trimestras (3 mėn.);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4874AB5C" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="001D70AF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1995"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="0" w:right="105" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>individualiai nustatytos trukmės ir intensyvumo švietimo pagalba – kai pagalba turėtų būti teikiama kitokiu intensyvumu</w:t>
+      </w:r>
+      <w:r w:rsidR="001C53DE" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir trukme, nei nustatyta Aprašo 11.1.1. ir 11.3.2. papunkčiuose.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDEC4BC" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="001D70AF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="105" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tarnybos vadovas arba jo įgaliotas asmuo pasirašytinai supažindina tėvus (globėjus, rūpintojus), pilnametį mokinį su Specialiųjų ugdymosi poreikių vertinimo formoje (</w:t>
+      </w:r>
+      <w:r w:rsidR="006336A3" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">priedas Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="004A3F01">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) teikiamomis Specialiųjų ugdymosi poreikių vertinimo išvadomis ir rekomendacijomis, informuoja tėvus (globėjus, rūpintojus), pilnametį mokinį apie apeliacijos galimybę.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032E31BF" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="001D70AF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1622"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="0" w:right="105" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tarnybos vadovo įgaliotas asmuo įkelia Specialiųjų ugdymosi poreikių vertinimo formos (</w:t>
+      </w:r>
+      <w:r w:rsidR="00810BE2" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">priedas Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0163" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kopiją</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>į</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mokinių</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>registrą,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>informuoja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mokyklą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>apie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atliktą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mokinio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Specialiųjų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ugdymosi poreikių vertinimą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3730E0" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="001D70AF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1641"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="106" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ugdymo pritaikymas gali būti nuolatinis ar laikinas. Jei Specialiųjų ugdymosi poreikių vertinimo išvadoje (</w:t>
+      </w:r>
+      <w:r w:rsidR="00810BE2" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">priedas Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00616440" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) nėra nurodoma, kad būtina atlikti pakartotinį Specialiųjų ugdymosi poreikių vertinimą, laikoma, kad yra skirtas nuolatinis ugdymo pritaikymas. Jei nurodoma pakartotinio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Specialiųjų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ugdymosi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>poreikių</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vertinimo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>data,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ugdymo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pritaikymas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>skirtas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>laikinai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="465AB59A" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRDefault="00616440" w:rsidP="001D70AF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1602"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ai</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mokykla</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>neturi</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>švietimo</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pagalbos</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>specialisto,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Specialiųjų</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ugdymosi</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>poreikių vertinimo rezultatus dėl ugdymo pritaikymo ir švietimo pagalbos teikimo Tarnybos specialistai pristato</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>švietimo</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pagalbą</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teikiantiems</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>asmenims</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mokinį</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ugdantiems</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mokytojams,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>konsultuoja</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dėl individualaus ugdymo plano rengimo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F5B694" w14:textId="77777777" w:rsidR="00616440" w:rsidRDefault="00616440" w:rsidP="001D70AF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1602"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D70AF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tarnybos paslaugos, išskyrus Vertinimą, teikiamos kontaktiniu ir (ar) nuotoliniu būdu. Mokinių (vaikų) Vertinimas tarnyboje atliekamas tik kontaktiniu būdu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D6A193F" w14:textId="77777777" w:rsidR="00616440" w:rsidRPr="001D70AF" w:rsidRDefault="00616440" w:rsidP="001D70AF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1602"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D70AF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jeigu paslaugos dėl objektyvių priežasčių – ekstremalaus įvykio ar įvykio (ekstremali temperatūra, gaisras, potvynis, pūga ir kt.), keliančio pavojų mokinių (vaikų) sveikatai ir gyvybei, tarnyboje neteikiamos ir ypatingų aplinkybių laikotarpiu specialiųjų ugdymosi poreikių turinčiam mokiniui baigiasi įvertinimo dokumentų galiojimo laikas ir būtinas pakartotinis Vertinimas, įvertinimo dokumentų galiojimo laikas pratęsiamas visam ypatingų aplinkybių laikotarpiui bei mėnesiui po ypatingų aplinkybių pabaigos. Ypatingų aplinkybių laikotarpiu tarnyboje neteiktos 4 paslaugos turi būti kompensuojamos nustatant tarnybos veiklos prioritetines sritis, peržiūrint veiklų atlikimo laiką.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A573252" w14:textId="77777777" w:rsidR="00616440" w:rsidRPr="002414A3" w:rsidRDefault="00616440" w:rsidP="00616440">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1602"/>
+        </w:tabs>
+        <w:ind w:right="106"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E32429D" w14:textId="71614AF8" w:rsidR="000B5D99" w:rsidRPr="00F53CCA" w:rsidRDefault="00F53CCA" w:rsidP="00F53CCA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="911"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">III </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="00F53CCA">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29325E2C" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="00F53CCA">
+      <w:pPr>
+        <w:ind w:right="3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VAIKO,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NEUGDOMO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MOKYKLOJE,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SPECIALIŲJŲ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UGDYMOSI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POREIKIŲ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VERTINIMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C538F5C" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="000B5D99">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CAF79EF" w14:textId="62D86DBE" w:rsidR="000B5D99" w:rsidRPr="00BA3BAA" w:rsidRDefault="00C1726E" w:rsidP="00BA3BAA">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="106" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tėvai (globėjai, rūpintojai), kuriems kyla vaiko ugdymo sunkumų (kalbos, bendravimo, elgesio ir kitų) na</w:t>
+      </w:r>
+      <w:r w:rsidR="002414A3" w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">muose, gali kreiptis į Tarnybą </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dėl Specialiųjų ugdymosi poreikių vertinimo, pateikdami Tarnybos vadovui prašymą raštu, vaiko piešinius ar kitokius darbus, vaiko </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>sveikatos būklės vertinimo dokumentų kopijas, individualų ankstyvosios reabilitacijos planą (jeigu toks yra sudarytas ir vykdomas), sudarytą vaikų raidos sutrikimų ankstyvosios reabilitacijos paslaugas teikiančių specialistų.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E5CAE5" w14:textId="6EBA8535" w:rsidR="000B5D99" w:rsidRPr="00BA3BAA" w:rsidRDefault="00C1726E" w:rsidP="00BA3BAA">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1599"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="106" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tarnybos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>specialistai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atlieka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Specialiųjų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ugdymosi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>poreikių</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vertinimą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>darbo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dienų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nuo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prašymo gavimo datos, pildo Specialiųjų ugdymosi poreikių vertinimo formą (</w:t>
+      </w:r>
+      <w:r w:rsidR="006336A3" w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">priedas Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C53DE" w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A5A3CE" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="00BA3BAA">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="102" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specialiųjų ugdymosi poreikių vertinimo rezultatai aptariami su tėvais (globėjais, rūpintojais), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jiems</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pristatoma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>parengta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Specialiųjų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ugdymosi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>poreikių</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vertinimo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>forma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006336A3" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">priedas Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C53DE" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tėvai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(globėjai, rūpintojai) konsultuojami dėl vaiko ugdymo, švietimo pagalbos teikimo, aptariant tėvų (globėjų, rūpintojų) galimybes ją užtikrinti, prireikus informuojami dėl reikmės vaikui teikti institucinį ikimokyklinį ugdymą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="118A1657" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="00BA3BAA">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1663"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="106" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tarnybos vadovas arba jo įgaliotas asmuo, pasirašytinai supažindina tėvus (globėjus, rūpintojus)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Specialiųjų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ugdymosi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>poreikių</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vertinimo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>formoje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006336A3" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">priedas Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="004A3F01">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teikiamomis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Specialiųjų ugdymosi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>poreikių</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vertinimo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>išvadomis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rekomendacijomis,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>informuoja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tėvus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(globėjus,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rūpintojus) apie apeliacijos galimybę.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7987CEDC" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="00BA3BAA">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1669"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="106" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jei buvo teikta rekomendacija dėl privalomo ikimokyklinio ugdymo ir (ar) švietimo pagalbos teikimo vaikui, bet tėvai (globėjai, rūpintojai) nesutiko su Specialiųjų ugdymosi poreikių vertinimo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>išvadomis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rekomendacijomis,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tarnyba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>informuoja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001129EE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Akmenės rajono </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>savivaldybės</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vaiko</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gerovės</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">komisiją ar </w:t>
+      </w:r>
+      <w:r w:rsidR="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Akmenės rajono </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>saviva</w:t>
+      </w:r>
+      <w:r w:rsidR="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ldybės administracijos švietimo, kultūros ir sporto skyrių </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>apie atliktą Vertinimą ir teiktą rekomendaciją dėl poreikio teikti privalomą ikimokyklinio ugdymą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A17C428" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="000B5D99" w:rsidP="00BA3BAA">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="1134"/>
-[...14 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:ind w:firstLine="851"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CCD24A6" w14:textId="77777777" w:rsidR="00810BE2" w:rsidRPr="002414A3" w:rsidRDefault="00810BE2" w:rsidP="00810BE2">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IV </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SKYRIUS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5503C048" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="00810BE2">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PAKARTOTINIS VERTINIMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF46B0B" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="000B5D99">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ABB3327" w14:textId="77777777" w:rsidR="0097578A" w:rsidRPr="002414A3" w:rsidRDefault="0097578A" w:rsidP="001375AE">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1612"/>
+        </w:tabs>
+        <w:spacing w:before="4"/>
+        <w:ind w:left="0" w:right="106" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vertinimai, atliekami po Pirminio ugdymosi poreikių vertinimo ar Specialiųjų ugdymosi poreikių vertinimo, yra pakartotiniai Vertinimai. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA634D0" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="001375AE">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1612"/>
+        </w:tabs>
+        <w:spacing w:before="4"/>
+        <w:ind w:left="0" w:right="106" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pakartotiniai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vertinimai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atliekami</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ne anksčiau nei po metų po paskutinio mokiniui atlikto Vertinimo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>arba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prireikus,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jei pasikeitė mokinio mokymosi pasiekimų raida, sveikatos būklė ir dėl to pasikeitė mokinio gebėjimai ugdytis ar (ir) švietimo pagalbos poreikiai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1544DAA5" w14:textId="77777777" w:rsidR="0097578A" w:rsidRPr="002414A3" w:rsidRDefault="0097578A" w:rsidP="001375AE">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1592"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dėl pakartotinio Specialiųjų ugdymosi poreikių vertinimo Tarnyboje gali kreiptis mokinio mokytojas (-ai), tėvai (globėjai, rūpintojai), pilnametis mokinys, Komisija. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D849F92" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="001375AE">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1592"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mokykla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kreipiasi į Tarnybą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dėl pakartotinio Specialiųjų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ugdymosi poreikių vertinimo, kai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33EA5D49" w14:textId="6AE15595" w:rsidR="000B5D99" w:rsidRPr="00BA3BAA" w:rsidRDefault="00C1726E" w:rsidP="001375AE">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1764"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tarnybos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rekomenduota</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atlikti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pakartotinį</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Specialiųjų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ugdymosi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>poreikių</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3BAA">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>vertinimą;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41098AAB" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="0097578A" w:rsidP="001375AE">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1808"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="106" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Komisijos sprendimu </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reikia patikslinti Specialiųjų ugdymosi poreikių vertinimo išvadą ir (ar) rekomendaciją dėl ugdymo pritaikymo ir (arba) švietimo pagalbos, specialiųjų ugdymosi poreikių grupės, lygio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26199119" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRDefault="00C1726E" w:rsidP="001375AE">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1661"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="104" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pakartotiniam Vertinimui pateikiama atnaujinta Pirminio ugdymosi poreikių vertinimo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">forma </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3EAF" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(priedas Nr. 1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...8 lines deleted...]
-          <w:spacing w:val="-1"/>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>laikotarpį</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...8 lines deleted...]
-          <w:spacing w:val="-1"/>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nuo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>centras;</w:t>
+        <w:t>paskutinio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vertinimo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Komisijoje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tarnyboje,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kurią</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>užpildo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mokytojas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(-ai), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>švietimo pagalbos specialistai, remdam</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3EAF" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iesi individualaus ugdymo planu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B5D99" w:rsidRPr="00700C81" w:rsidRDefault="00C1726E" w:rsidP="00883077">
+    <w:p w14:paraId="3DE030CB" w14:textId="77777777" w:rsidR="00810BE2" w:rsidRDefault="0097578A" w:rsidP="001375AE">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1661"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="104" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D70AF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tarnyba atlieka pakartotinį Specialiųjų ugdymosi poreikių vertinimą, atnaujina Vertinimo išvadą ir (ar) rekomendacijas nustatyta tvarka arba nutraukia ugdymo pritaikymą ir (arba) švietimo pagalbos teikimą Aprašo nustatyta tvarka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="428DCF34" w14:textId="77777777" w:rsidR="002D75DA" w:rsidRPr="002D75DA" w:rsidRDefault="002D75DA" w:rsidP="002D75DA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1661"/>
+        </w:tabs>
+        <w:ind w:right="104"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C0E0A01" w14:textId="77777777" w:rsidR="00810BE2" w:rsidRPr="002414A3" w:rsidRDefault="00810BE2" w:rsidP="00810BE2">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A2A007" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="00810BE2">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>APELIACIJA DĖL VERTINIMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E21A50" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="00BA3BAA">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1640"/>
+        </w:tabs>
+        <w:spacing w:before="276"/>
+        <w:ind w:left="0" w:right="105" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tėvai (globėjai, rūpintojai) arba pilnametis mokinys per 5 darbo dienas nuo pristatytos Vertinimo išvados g</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3EAF" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ali teikti apeliaciją Tarnybai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B184CE0" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="00BA3BAA">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1644"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="105" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tarnybos vadovo paskirti atsakingi asmenys per 30 kalendorinių dienų nuo apeliacijos pateikimo datos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E49F0BC" w14:textId="77777777" w:rsidR="0097578A" w:rsidRPr="002414A3" w:rsidRDefault="0097578A" w:rsidP="00BA3BAA">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
-          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1809"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="1134"/>
-[...86 lines deleted...]
-        <w:t>centras.</w:t>
+        <w:ind w:left="0" w:right="106" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">išanalizuoja apeliacijai pateiktus argumentus ir, atsižvelgdami į juos, peržiūri ir įvertina Vertinimo dokumentus (1 ir (ar) 2 priede nurodytas formas) ir Vertinimo metu taikytas procedūras; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004731C3" w:rsidRPr="00700C81" w:rsidRDefault="00C1726E" w:rsidP="00883077">
-[...4266 lines deleted...]
-    <w:p w:rsidR="000B5D99" w:rsidRPr="00700C81" w:rsidRDefault="00C1726E" w:rsidP="00883077">
+    <w:p w14:paraId="35A54173" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="00BA3BAA">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
-          <w:tab w:val="left" w:pos="1560"/>
-          <w:tab w:val="left" w:pos="1764"/>
+          <w:tab w:val="left" w:pos="1809"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="1134"/>
-[...23 lines deleted...]
-        <w:t>tėvai (globėjai, rūpintojai)</w:t>
+        <w:ind w:left="0" w:right="106" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>išnagrinėjus skundžiamą Vertinimo išvadą ar jos dalį, priima sprendimą dėl Vertinimo išvados ar jos dalies tikslinimo ir informuoja apie tai Tarnybos vadovą. Tarnybos vadovas priima galutinį sprendimą, atsižvelgdamas į paskirtų atsakingų asmenų pateiktas apeliacijos išvadas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B5D99" w:rsidRPr="00700C81" w:rsidRDefault="00C1726E" w:rsidP="00883077">
-[...63 lines deleted...]
-    <w:p w:rsidR="000B5D99" w:rsidRPr="00700C81" w:rsidRDefault="00C1726E" w:rsidP="00883077">
+    <w:p w14:paraId="1FCCBADC" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="00BA3BAA">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1418"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="1592"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1668"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="1134"/>
-[...14 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:ind w:left="0" w:right="105" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tarnybos vadovas supažindina tėvus (globėjus, rūpintojus) arba pilnametį mokinį su apeliacijos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...32 lines deleted...]
-        <w:t>ugdymosi poreikių vertinimo, kai:</w:t>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nagrinėjimo rezultatais.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B5D99" w:rsidRPr="00700C81" w:rsidRDefault="00C1726E" w:rsidP="00883077">
-[...139 lines deleted...]
-    <w:p w:rsidR="000B5D99" w:rsidRPr="00700C81" w:rsidRDefault="00C1726E" w:rsidP="00883077">
+    <w:p w14:paraId="0C295AD9" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRDefault="00C1726E" w:rsidP="00BA3BAA">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1560"/>
-          <w:tab w:val="left" w:pos="1661"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1602"/>
         </w:tabs>
-        <w:ind w:left="0" w:right="104" w:firstLine="1134"/>
-[...22 lines deleted...]
-          <w:spacing w:val="-7"/>
+        <w:ind w:left="0" w:right="106" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tėvai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...9 lines deleted...]
-          <w:spacing w:val="-6"/>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(globėjai,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...1 lines deleted...]
-          <w:spacing w:val="-2"/>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rūpintojai)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>arba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pilnametis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mokinys</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>darbo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dienų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nuo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...1 lines deleted...]
-          <w:spacing w:val="-7"/>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...320 lines deleted...]
-        <w:t>aprašo, patvirtinto Lietuvos Respublikos švietimo ir mokslo ministro 2024 m. rugpjūčio 30 d. įsakymu Nr. V-928, II skyriumi.</w:t>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>supažindinimo su Tarnybos apeliacijos nagrinėjimo rezultatais gali teikti apeliaciją švietimo, mokslo ir sporto ministro įgaliotai institucijai dėl apeliacijos nagrinėjimo Tarnyboje.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B5D99" w:rsidRPr="00700C81" w:rsidRDefault="00C1726E" w:rsidP="00874592">
+    <w:p w14:paraId="298EF0E7" w14:textId="77777777" w:rsidR="001D70AF" w:rsidRPr="001D70AF" w:rsidRDefault="001D70AF" w:rsidP="001D70AF">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1602"/>
+        </w:tabs>
+        <w:ind w:left="851" w:right="106" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BBC9EFD" w14:textId="77777777" w:rsidR="001D70AF" w:rsidRPr="000D5583" w:rsidRDefault="001D70AF" w:rsidP="00F53CCA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1602"/>
+          <w:tab w:val="left" w:pos="4111"/>
+        </w:tabs>
+        <w:ind w:right="3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D5583">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VI SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E2C3E48" w14:textId="77777777" w:rsidR="001D70AF" w:rsidRPr="001D70AF" w:rsidRDefault="001D70AF" w:rsidP="00F53CCA">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1602"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="3" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D70AF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UGDYMOSI PRITAIKYMO IR (AR) ŠVIETIMO PAGALBOS NUTRAUKIMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425E1910" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="00BA3BAA">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1648"/>
+        </w:tabs>
+        <w:spacing w:before="276"/>
+        <w:ind w:left="0" w:right="106" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mokiniui padarius pažangą ir pasiekus bendrosiose programose numatytą patenkinamą pasiekimų lygį, Komisija argumentuotu raštu kreipiasi į Tarnybą dėl švietimo pagalbos ir (arba) ugdymo pritaikymo nutraukimo, kartu pateikdama tėvų (globėjų, rūpintojų) pritarimą ir atnaujintą Pirminio ugdymosi poreikių vertinimo formą ar jos dalį. Tarnyba, išnagrinėjusi Komisijos pateiktus dokumentus, Tarnybos vadovo sprendimu nutraukia švietimo pagalbos teikimą ir (arba) ugdymo pritaikymą arba atlieka pakartotinį Vertinimą, atnaujina informaciją Mokinių registre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF44A8A" w14:textId="77777777" w:rsidR="00810BE2" w:rsidRPr="002414A3" w:rsidRDefault="00810BE2" w:rsidP="00810BE2">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
-          <w:tab w:val="left" w:pos="1622"/>
+          <w:tab w:val="left" w:pos="1679"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="1134"/>
-[...355 lines deleted...]
-      </w:r>
+        <w:ind w:left="1134" w:right="105" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00810BE2" w:rsidRPr="00700C81" w:rsidRDefault="00810BE2" w:rsidP="00810BE2">
+    <w:p w14:paraId="6CDC4DCC" w14:textId="77777777" w:rsidR="00810BE2" w:rsidRPr="002414A3" w:rsidRDefault="00810BE2" w:rsidP="00810BE2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VII </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SKYRIUS</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00810BE2" w:rsidRPr="00700C81" w:rsidRDefault="00810BE2" w:rsidP="00810BE2">
+    <w:p w14:paraId="5AA177C1" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="00810BE2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">V </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C1726E" w:rsidRPr="00700C81">
+        <w:t>BAIGIAMOSIOS NUOSTATOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7C0FA2" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="000B5D99">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B5D99" w:rsidRPr="00700C81" w:rsidRDefault="00C1726E" w:rsidP="00810BE2">
-[...17 lines deleted...]
-    <w:p w:rsidR="000B5D99" w:rsidRPr="00700C81" w:rsidRDefault="00C1726E" w:rsidP="00883077">
+    <w:p w14:paraId="5570C8F7" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="00BA3BAA">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1560"/>
-          <w:tab w:val="left" w:pos="1640"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1652"/>
         </w:tabs>
-        <w:spacing w:before="276"/>
-[...9 lines deleted...]
-        <w:t>Tėvai (globėjai, rūpintojai) arba pilnametis mokinys per 5 darbo dienas nuo pristatytos Vertinimo išvados gali teikti apeliaciją Tarnybai, kurios veiklos teritorijoje yra Mokykla, arba kai savivaldybės teritorijoje nėra veikiančios Tarnybos, į kitos savivaldybės, su kuria savivaldybės vykdomoji institucija yra sudariusi sutartį dėl Tarnybos paslaugų teikimo, Tarnybai.</w:t>
+        <w:ind w:left="0" w:right="105" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tėvai (globėjai, rūpintojai), ugdymo įstaiga, medicininius duomenis pateikusi gydymo įstaiga atsako už mokinio pateiktos informacijos, reikalingos Vertinimui atlikti, teisingumą.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B5D99" w:rsidRPr="00700C81" w:rsidRDefault="00C1726E" w:rsidP="00883077">
+    <w:p w14:paraId="62DA832C" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="0097578A" w:rsidP="00BA3BAA">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1560"/>
-[...851 lines deleted...]
-          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1641"/>
         </w:tabs>
-        <w:ind w:left="0" w:right="106" w:firstLine="1134"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00700C81">
+        <w:ind w:left="0" w:right="106" w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tarnyba, vykdanti</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vertinimą, ugdymo pritaikymo ir (ar) švietimo pagalbos skyrimą, privalo laikytis 2016 m. balandžio 27 d. Europos Parlamento ir Tarybos reglamento (ES) 2016/679 dėl</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fizinių</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>asmenų</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apsaugos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tvarkant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>asmens</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>duomenis</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ir</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dėl</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>laisvo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tokių</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>duomenų</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>judėjimo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ir</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kuriuo panaikinama</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Direktyva</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>95/46/EB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Bendrasis</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>duomenų</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apsaugos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>reglamentas),</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lietuvos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Respublikos asmens duomenų teisinės apsaugos įstatymo, Apraše nurodytų registrų veiklą reglamentuojančių, duomenų valdytojų patvirtintų ir kitų teisės aktų, reglamentuojančių asmens duomenų tvarkymą, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidR="00C1726E" w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>reikalavimų.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B5D99" w:rsidRPr="00700C81" w:rsidRDefault="000B5D99">
+    <w:p w14:paraId="73E707D9" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="000B5D99">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B5D99" w:rsidRPr="00700C81" w:rsidRDefault="00C1726E" w:rsidP="00883077">
+    <w:p w14:paraId="0124FA02" w14:textId="77777777" w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidRDefault="00C1726E" w:rsidP="00883077">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:before="62"/>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:sectPr w:rsidR="000B5D99" w:rsidRPr="00700C81" w:rsidSect="00883077">
+        <w:sectPr w:rsidR="000B5D99" w:rsidRPr="002414A3" w:rsidSect="00F53CCA">
           <w:headerReference w:type="default" r:id="rId7"/>
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:pgSz w:w="11910" w:h="16840"/>
-          <w:pgMar w:top="1701" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="633" w:gutter="0"/>
+          <w:pgMar w:top="1135" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="633" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487587840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487587840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72448690" wp14:editId="49EB3999">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2921000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>200647</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2438400" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="7" name="Graphic 7"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2438400" cy="1270"/>
                         </a:xfrm>
@@ -7628,15352 +7644,21555 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6096">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="24B202D5" id="Graphic 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:230pt;margin-top:15.8pt;width:192pt;height:.1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2438400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgpcdrIgIAAH8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+xkRdIZcYqhQYsB&#10;RVegGXZWZDk2JouaqMTOvx8lfyTtbsN8ECjxieTjo7y+6xrNTsphDSbn81nKmTISitoccv5j9/Dp&#10;ljP0whRCg1E5Pyvkd5uPH9atzdQCKtCFcoyCGMxam/PKe5slCcpKNQJnYJUhZwmuEZ627pAUTrQU&#10;vdHJIk2XSQuusA6kQqTTbe/kmxi/LJX038sSlWc651Sbj6uL6z6syWYtsoMTtqrlUIb4hyoaURtK&#10;OoXaCi/Y0dV/hWpq6QCh9DMJTQJlWUsVORCbefqOzWslrIpcqDlopzbh/wsrn08vjtVFzlecGdGQ&#10;RI9DN1ahOa3FjDCv9sUFemifQP5CciRvPGGDA6YrXROwRI51sdPnqdOq80zS4eLm8+1NSoJI8s0X&#10;qyhEIrLxrjyif1QQ44jTE/pep2K0RDVasjOj6UjtoLOOOnvOSGfHGem873W2wod7obhgsvZSSDhr&#10;4KR2EL3+XeVU2sWrzTVqojKyJGyPICOkoV71RkxN9jU5bUIVy/TLMo4Pgq6Lh1rrUAW6w/5eO3YS&#10;YXjjF3hQhDcw69BvBVY9LroGmDaDTr00QaQ9FGcSvCWNc46/j8IpzvQ3QyMVnsdouNHYj4bz+h7i&#10;I4oNopy77qdwloX0Ofek7DOMAyuyUbRAfcKGmwa+Hj2UdVA0zlBf0bChKY8EhxcZntH1PqIu/43N&#10;HwAAAP//AwBQSwMEFAAGAAgAAAAhAAR9Rw7dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FP&#10;hDAQhe8m/odmTLy5hZUQgpTNRmNijBfRi7fSjkCkU0IHFv31dk96nDcv732vOmxuFCvOYfCkIN0l&#10;IJCMtwN1Ct7fHm8KEIE1WT16QgXfGOBQX15UurT+RK+4NtyJGEKh1Ap65qmUMpgenQ47PyHF36ef&#10;neZ4zp20sz7FcDfKfZLk0umBYkOvJ7zv0Xw1i1Nw7Lh/+ljzll6Wn2b/zCZ9MEap66vteAeCceM/&#10;M5zxIzrUkan1C9kgRgVZnsQtrOA2zUFEQ5FlUWjPQgGyruT/BfUvAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGClx2siAgAAfwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAAR9Rw7dAAAACQEAAA8AAAAAAAAAAAAAAAAAfAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" path="m,l2438400,e" filled="f" strokeweight=".48pt">
+              <v:shape w14:anchorId="4DC536F5" id="Graphic 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:230pt;margin-top:15.8pt;width:192pt;height:.1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2438400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAYKXiSEAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+xkRdYacYqhQYcB&#10;RVegGXZWZDk2JksaqdjOvx8lfyTrbsN8ECjxiXzko7y57xvNWgVYW5Pz5SLlTBlpi9occ/59//jh&#10;ljP0whRCW6NyflbI77fv3206l6mVrawuFDAKYjDrXM4r712WJCgr1QhcWKcMOUsLjfC0hWNSgOgo&#10;eqOTVZquk85C4cBKhUinu8HJtzF+WSrpv5UlKs90zombjyvE9RDWZLsR2RGEq2o50hD/wKIRtaGk&#10;c6id8IKdoP4rVFNLsGhLv5C2SWxZ1lLFGqiaZfqmmtdKOBVroeagm9uE/y+sfG5f3QsE6uierPyJ&#10;1JGkc5jNnrDBEdOX0AQsEWd97OJ57qLqPZN0uLr5eHuTUrMl+ZarT7HJicimu/KE/ouyMY5on9AP&#10;GhSTJarJkr2ZTCAlg4Y6aug5Iw2BM9LwMGjohA/3Arlgsu5CJJw1tlV7G73+DXOidvFqc42aS5mq&#10;JOyAICOkoV4NRkxN9nVx2gQW6/RuHUcDra6Lx1rrwALheHjQwFoRBjN+oQ6K8AfMAfqdwGrARdcI&#10;02bUaZAmiHSwxfkFWEfTnHP8dRKgONNfDY1LGP3JgMk4TAZ4/WDjA4kNopz7/ocAx0L6nHtS9tlO&#10;wyiySbRQ+owNN439fPK2rIOicYYGRuOGJjgWOL628ESu9xF1+SdsfwMAAP//AwBQSwMEFAAGAAgA&#10;AAAhAAR9Rw7dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPhDAQhe8m/odmTLy5hZUQgpTN&#10;RmNijBfRi7fSjkCkU0IHFv31dk96nDcv732vOmxuFCvOYfCkIN0lIJCMtwN1Ct7fHm8KEIE1WT16&#10;QgXfGOBQX15UurT+RK+4NtyJGEKh1Ap65qmUMpgenQ47PyHF36efneZ4zp20sz7FcDfKfZLk0umB&#10;YkOvJ7zv0Xw1i1Nw7Lh/+ljzll6Wn2b/zCZ9MEap66vteAeCceM/M5zxIzrUkan1C9kgRgVZnsQt&#10;rOA2zUFEQ5FlUWjPQgGyruT/BfUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABgpeJIQ&#10;AgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAR9&#10;Rw7dAAAACQEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" path="m,l2438400,e" filled="f" strokeweight=".48pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F4350" w:rsidRPr="00700C81" w:rsidRDefault="006F4350" w:rsidP="006F4350">
+    <w:p w14:paraId="0297E10B" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="004A3F01">
+      <w:pPr>
+        <w:ind w:firstLine="4593"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Mokinio s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pecialiųjų ugdymosi poreikių vertinimo, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A10CF6" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="004A3F01">
+      <w:pPr>
+        <w:ind w:firstLine="4593"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ugdymo pritaikymo ir (ar) reikalingos švietimo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="187AED8E" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="004A3F01">
+      <w:pPr>
+        <w:ind w:firstLine="4593"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pagalbos </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">skyrimo tvarkos </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>aprašo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF823E9" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="0042638E" w:rsidP="004A3F01">
+      <w:pPr>
+        <w:ind w:firstLine="4593"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3F01">
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>riedas Nr. 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50867022" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="00D47D23">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50889946" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="004A3F01">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236CF2DD" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRPr="00910174" w:rsidRDefault="004A3F01" w:rsidP="004A3F01">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910174">
+        <w:rPr>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>(Mokykla)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25ADD95C" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="004A3F01">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1978666E" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="004A3F01">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>PIRMINIO UGDYMOSI POREIKIŲ VERTINIMO FORMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AFE52CB" w14:textId="77777777" w:rsidR="000D5583" w:rsidRDefault="000D5583" w:rsidP="000D5583">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49BAFE80" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="000D5583">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20 </w:t>
+      </w:r>
+      <w:r w:rsidR="000D5583">
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>m. ______</w:t>
+      </w:r>
+      <w:r w:rsidR="000D5583">
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C25CA7" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="000D5583" w:rsidP="000D5583">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="004A3F01">
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C693894" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRPr="00910174" w:rsidRDefault="000D5583" w:rsidP="000D5583">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="004A3F01" w:rsidRPr="00910174">
+        <w:rPr>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>(sudarymo vieta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BAC4B4C" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="004A3F01">
+      <w:pPr>
+        <w:ind w:firstLine="62"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD19206" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRPr="00910174" w:rsidRDefault="004A3F01" w:rsidP="004A3F01">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910174">
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Mokinio vardas, pavardė</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910174">
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t> ____________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00910174">
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>____.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31DBF434" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRPr="00910174" w:rsidRDefault="004A3F01" w:rsidP="004A3F01">
+      <w:pPr>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910174">
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Gimimo data____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E344AD3" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRPr="00910174" w:rsidRDefault="00910174" w:rsidP="004A3F01">
+      <w:pPr>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Klasė</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3F01" w:rsidRPr="00910174">
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/grupė _______ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17277BFD" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRPr="00910174" w:rsidRDefault="004A3F01" w:rsidP="004A3F01">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910174">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kalba, kuria kalba namie _______ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60CC4BA3" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRPr="00910174" w:rsidRDefault="004A3F01" w:rsidP="004A3F01">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910174">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Kalba, kuria mokosi _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="187E84EF" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRPr="00910174" w:rsidRDefault="00910174" w:rsidP="004A3F01">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Vertinimas: (įrašyti: pirminis/</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3F01" w:rsidRPr="00910174">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>pakartotinis)________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BE7AB3" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRPr="00910174" w:rsidRDefault="004A3F01" w:rsidP="004A3F01">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910174">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Jeigu mokinys vertinamas pakartotinai, paskutinio vertinimo data__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E75EF81" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="004A3F01">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9747" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="817"/>
+        <w:gridCol w:w="3969"/>
+        <w:gridCol w:w="4961"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004A3F01" w14:paraId="74283D4B" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D7216D6" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Eil. Nr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE2C398" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stebima veiklos sritis </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62766C5E" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Trumpas aprašas, pagrindimas, pildo mokytojas, klasės auklėtojas ir švietimo pagalbos specialistas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="76256C55" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9747" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46C45CB5" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>I dalis. Pildo ugdantis (-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>ys</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>) mokytojas (-ai), klasės auklėtojas, pagal poreikį (sritis, kuri neaktuali Vertinimo išvadai teikti – nepildoma).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="454901FE" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14B9FE41" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E5BC361" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Informacija apie vaiko mokymosi pasiekimus ………………………………..(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">įrašyti konkretų dalyką ir / arba vertinti visus dalykus) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="616329D1" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34481F01" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kokie mokinio pasiekimai ugdymo srityse (besimokantiems pagal ikimokyklinio, priešmokyklinio ugdymo programas), dalyko (-ų) pasiekimai, atitiktis pasiekimų lygiui? Klasė, kurios bendrųjų programų reikalavimus atitinka mokinio gebėjimai ir pasiekimai? Kas mokiniui sekasi, kokių sunkumų, iššūkių kyla ugdymo procese? Kokie mokymo būdai ir metodai, mokymo priemonės naudoti ugdymo procese įveikiant sunkumus? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DDA284D" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ar mokinys daro pažangą ir kokią (pildoma pakartotinai vertinamam vaikui)? Ir kita informacija apie mokinio pasiekimus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="42993D47" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1CDE35F5" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13C8B2D3" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pažintiniai gebėjimai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="158112AF" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Trumpai aprašyti suvokimo, dėmesio, atminties, mąstymo, motyvacijos, refleksijos, kūrybiškumo, kalbos vartojimo ypatumus, galinčius turėti įtakos mokinio ugdymosi pasiekimams ar ugdymosi sunkumams.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13B688BC" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5CA860DF" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="14985E54" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:trPr>
+          <w:trHeight w:val="1935"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0BD0A6B6" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E984664" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Suvokimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="12D165F6" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kokiu būdu pateiktą informaciją mokinys suvokia geriau: pateiktą vaizdu, garsu, paremta praktine patirtimi, lytėjimu, judesiu? Kaip lengviau mokinys supranta instrukcijas ir užduotis? Ir / ar pan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06415CF9" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="2E448E20" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="346773E3" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FD5AE37" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dėmesys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4389839E" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ar mokinys geba atsiriboti nuo pašalinių trukdžių pamokoje? Ar lengvai išsiblaško? Ar lengvai perkelia dėmesį nuo vienos užduoties prie kitos? Ar </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>išsiblaškęs geba greitai grįžti prie užduoties? Kiek ilgai geba susikaupti ties užduotimis? Ar geba tuo pačiu metu atlikti skirtingas užduotis, pvz., klausytis mokytojo ir užsirašinėti? Ir / ar pan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D8B262F" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:ind w:firstLine="62"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="4F45FC72" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="170D2C2E" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F64B048" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Atmintis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04CBB69E" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ar mokinys lengvai įsimena pamokos medžiagą: užduotis, instrukcijas, pateiktą informaciją? Ar ilgam išlaiko atminty tai, ko mokėsi / mokosi? Kokią (kokio pobūdžio) informaciją mokiniui lengviau atsiminti? Ir / ar pan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="162973A3" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="592DD4F3" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4AF27F26" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5404B78F" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mąstymas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5402D239" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ar mokinys geba analizuoti pamokos medžiagą, ją taikyti užduotims spręsti arba praktiškai? Ar geba argumentuotai pateikti savo nuomonę, kritiškai vertinti informacijos įvairovę ir jos patikimumą? Ar geba formuluoti ir užduoti su tema susijusius klausimus? Ir / ar pan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B47B66B" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="3DE3A423" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E4F6351" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56A1E9A0" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Motyvacija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C8C78BE" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kas motyvuoja mokinį mokantis: išoriniai (pažymys, konkurencija, noras gauti pritarimą ar pagyrimą, įvairūs paskatinimai ir kt.) ar vidiniai (mokymosi prasmės matymas, praktinė mokymosi nauda, malonumas mokytis ir kt.)? Ir / ar pan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5400CDCA" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="341B4BE6" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="611C9FD0" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="222BEB3F" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Refleksija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="09EC8CF5" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ar mokinys geba reflektuoti savo mokymąsi ir pasiekimus? Kaip priima atgalinį ryšį? Ar geba mokytis iš savo klaidų? Ar gali įvardinti savo mokymosi stiprybes, silpnybes, spragas? Ar žino, kaip (kokiais būdais) jam geriausiai sekasi mokytis? Ir / ar pan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52E847E7" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="5767C009" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="163B8E60" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05D1A7DC" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kūrybiškumas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57215220" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ar patinka kūrybiškumo reikalaujančios užduotys? Ar geba kūrybiškai atlikti, pateikti užduotis, atrasti neįprastus ryšius tarp dalykų? Ar yra smalsus? Ar domisi sričių įvairove?  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34588019" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kuriose srityse pasireiškia vaiko kūrybiškumas? Ir / ar pan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42371D31" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="51AF1717" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="423EEDF0" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="033AF3C5" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kalba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07A68F68" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ar mokinys gerai supranta žodžiu, raštu pateikiamą informaciją? Ar mokinio žodynas skiriasi nuo bendraamžių? Ar taisyklingai, rišliai, aiškiai ir logiškai mokinys formuluoja mintis? Kokie jo skaitymo, rašymo, pasakojimo gebėjimai? Ir pan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BD83D29" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="0C3C235B" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4515A9B4" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B1C468A" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kita </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(svarbūs, mokiniui būdingi pažintiniai gebėjimai, ypač tie, kurie yra jam saviti, lyginant su bendraamžiais)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36CB0868" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="260E4364" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="76FE1781" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A250D3B" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A7992F5" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Socialiniai gebėjimai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2507AB08" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Trumpai aprašyti bendravimo su bendraamžiais ir suaugusiaisiais, bendradarbiavimo gebėjimus, galinčius turėti įtakos ugdymosi pasiekimams / sėkmei ar ugdymosi sunkumams.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32390648" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="50B2D0B9" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0846DAC5" w14:textId="77777777" w:rsidR="00F53CCA" w:rsidRDefault="00F53CCA">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9747" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="817"/>
+        <w:gridCol w:w="3969"/>
+        <w:gridCol w:w="4961"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004A3F01" w14:paraId="7908B743" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CD8A8F3" w14:textId="116FC78B" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6ED63A22" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Bendravimas su bendraamžiais</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B810B9C" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kiek mokinys yra linkęs bendrauti su bendraamžiais? Kiek jis yra įsitraukęs į veiklas su bendraamžiais? Ar geba užmegzti santykius su naujais bendraamžiais? Kiek lankstus bendraujant su bendraamžiais? Ir / ar pan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10A730D3" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="2DD65453" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E6B7069" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5AC45BB6" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Bendravimas su suaugusiaisiais</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39FF40B7" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ar mokinys lengvai mezga santykį su suaugusiaisiais? Kaip geba bendrauti su mokytojais, tėvais, kitais suaugusiaisiais? Ir / ar pan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10628007" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="105FB948" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="126DCE72" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19959A2C" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Bendradarbiavimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B484AA6" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ar mokinys geba dirbti komandoje? Kaip jaučiasi bendradarbiaudamas su kitais? Ar geba dalintis atsakomybėmis bendradarbiaudamas? Ar atsakingai prisideda prie bendros veiklos? Ir / ar pan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F6492C7" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="1DA1444C" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4353C298" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D06F9" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kita </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(svarbūs, mokiniui būdingi socialiniai aspektai, ypatingai tie, kurie yra jam saviti, lyginant su bendraamžiais)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EE182C8" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C63041B" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="448D5F80" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC5CBD5" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15299B60" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Elgesio ir emociniai gebėjimai </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="783A620D" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72D0850E" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="24A4C5EC" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E957D40" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="47F2F297" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="2" w:space="0" w:color="E3E3E3"/>
+                <w:left w:val="single" w:sz="2" w:space="0" w:color="E3E3E3"/>
+                <w:bottom w:val="single" w:sz="2" w:space="0" w:color="E3E3E3"/>
+                <w:right w:val="single" w:sz="2" w:space="0" w:color="E3E3E3"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Emocijų pažinimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E516BE3" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ar mokinys geba atpažinti, parodyti paveikslėlyje, įvardinti, kaip jaučiasi? Kiek platus yra jo emocinis žodynas? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="43D88C9B" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6049BC22" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07C3568C" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Emocinė savireguliacija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BDBE570" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mokinio gebėjimas reguliuoti savo emocijas: ar nėra linkęs pasiduoti kylantiems impulsams? Kaip mokinys elgiasi, kai supyksta, yra liūdnas, nerimauja ir kt.? Ar mokinys moka nurimti, kiek tinkamai reiškia įvairias emocijas? Ar linkęs kreiptis pagalbos, kai nesusitvarko su savo emocijomis? Kiti paminėtini aspektai, susiję su emocine savireguliacija.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DFDFCCF" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="1FB73297" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6596F671" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B79289C" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Empatija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2217E787" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ar mokinys geba atpažinti, kaip jaučiasi kiti? Ar gali įsijausti į kito žmogaus būseną? Ar mokinys yra geras ir jautrus kitiems? Ar atpažįsta, kada kitam reikia pagalbos ir ar ją pasiūlo? Ir / ar pan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A19ED74" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="0AAF8640" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="521C8E37" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C88B923" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kita </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(svarbūs, mokiniui būdingi emociniai aspektai, ypač tie, kurie yra jam saviti, lyginant su bendraamžiais)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14332F70" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="22988F4B" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9747" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0ABDFF53" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>II dalis. Pildo švietimo pagalbos specialistai.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35F8BDDD" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="4FAA799C" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="51BDF913" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00093D06" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Psichologo vertinimas:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D76D0F7" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="523B8001" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vertina mokinio asmenybės ir ugdymosi galias, sunkumus ir problemas, susijusias su ugdymo(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>si</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>) kontekstu, pagalbos poreikį.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="488BD561" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A0827F1" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>5.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05F13354" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Vertinimo instrumentai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="114ACAC7" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kokie instrumentai ir metodai buvo naudojami vertinant mokinį? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D51DCAD" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="036A88C3" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3785BFE2" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="211F0C2F" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Su ugdymo procesu susijusios galios</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F231AB3" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kokiomis galiomis pasižymi mokinys šiose srityse: pažintinė, elgesio, emocinė, socialinė? Kaip galios padeda mokiniui  ugdytis, megzti santykius mokykloje? Ir / ar pan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40C424A3" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FBE525D" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="30940C02" w14:textId="77777777" w:rsidR="00F53CCA" w:rsidRDefault="00F53CCA">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9747" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="817"/>
+        <w:gridCol w:w="3969"/>
+        <w:gridCol w:w="4961"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004A3F01" w14:paraId="404451C6" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="290D658D" w14:textId="21435EAE" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>5.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01FD9B5B" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Su ugdymo procesu susiję iššūkiai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="793DB052" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Su kokiais iššūkiais susiduria mokinys šiose srityse: pažintinė, elgesio, emocinė, socialinė? Kaip šie iššūkiai veikia mokinio ugdymąsi, santykių kūrimą mokykloje? Ir / ar pan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EA237D2" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="5E72F1D1" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4786" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1801F4A5" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00910174">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Psichologo vertinimo išvada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E131E02" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Dėl ko ir kokia pagalba reikalinga</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="3AA39159" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7AB3B684" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B6DCCC1" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Logopedo vertinimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E54EA0C" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Segoe UI"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vertinama vaiko / mokinio tartis, foneminė klausa, žodynas, rišlioji kalba, rašymas, skaitymas, pagalbos poreikis.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="5ADC8DCA" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="300BC5A5" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>6.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4EAA1B44" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Galios </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6EE4CEC0" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(nurodomi kalbėjimo ir kalbos gebėjimai)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="0B886C92" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A3869E7" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>6.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4143B5DC" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kalbos supratimas </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DA484D3" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nurodomas </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>gebėjimas suprasti ir interpretuoti kalbą, pažinimas kalbos ir kalbėjimo kontekstų,  struktūrų, sąvokų)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="13BC6B03" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0BB9CF52" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>6.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72532BB1" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kalbinė raiška </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7BC01A43" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(gebėjimas reikšti savo mintis ir idėjas, jų aiškumas, įtaigumas ir kt., atitiktis amžiaus tarpsniui)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="66795D09" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E621081" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>6.4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="53200A77" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skaitymas </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F3E5CC3" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(gebėjimas perskaityti tekstą, tempas, gebėjimas suprasti skaitomą tekstą, pagrindinę mintį ir kt.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="08230027" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58F304F3" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>6.5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E11C094" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rašymas </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A15F9F6" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(gebėjimas rašyti, grafinis raidžių atvaizdavimas, taisyklingumas ir kt.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="4B860BFF" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41C98AF8" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>6.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6BE52BC6" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sunkumai </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="51CD4968" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(nurodomi vaiko kalbėjimo ir kalbos mokymosi sunkumai)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="0EF5FA0C" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4786" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="70872115" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Logopedo vertinimo išvada:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B0D0E9B" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Dėl ko ir kokia pagalba reikalinga?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="2AA5E6FA" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D865882" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75FE24E7" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Specialiojo pedagogo vertinimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31DA9C2B" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vertina mokinio ugdymosi galias ir sunkumus, svarbius ugdymosi aplinkos veiksnius, ugdymosi sunkumų pobūdį ir dėl to kylantį pagalbos poreikį.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="3FEABADB" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="399AD7FE" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>7.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="045CF695" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Mokymosi pasiekimų ir sunkumų ypatumai (galios ir sunkumai)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D6C544B" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mokinio skaitymo, rašymo, skaičiavimo pasiekimai ir įgūdžiai, sunkumai įsisavinant mokymosi medžiagą ir naujus veiklos būdus. Kaip mokinys mokosi, kiek jis moka susirasti, pasinaudoti teikiama pagalba, koks </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>informacijos iš aplinkos ar patirties suvokimas,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kokios savarankiškos veiklos, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>bendros mokėjimo mokytis kompetencijos ir pan.?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="2EB3CA51" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B0F35E8" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>7.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0193D0AA" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mokymosi aplinkos </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1EB8B2E5" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kokioje mokymosi aplinkoje mokinys geriausiai demonstruoja savo gebėjimus, kokia mokymosi aplinka kelia mokiniui iššūkių? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="0743CBA8" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="42656393" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>7.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46A9CDF0" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mokymosi priemonės ir sprendimai, kuriomis naudojasi mokinys ir kurios padeda ir kurios trukdo jam mokytis </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B4E55F0" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="4393BCF9" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4786" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4EE89C0F" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Specialiojo pedagogo vertinimo išvada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4CB7D5D9" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Dėl ko ir kokia pagalba reikalinga?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="3AF3B4D6" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15C57FD1" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="54C522DB" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Socialinio pedagogo vertinimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29D712A9" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Vertina mokinio adaptaciją mokykloje, mokymosi aplinką, socialines emocines kompetencijas, pagalbos reikmes.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="216B1EE0" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="326D4E9C" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.1. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="266D7A7C" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Adaptacija mokykloje, klasėje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5100A948" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pvz., atvirumas naujoms patirtims, susipažinimas su kitais, draugystė, aktyvumas pamokose / veiklose, laikymasis režimo, rutinos susikūrimas. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="102AE7A2" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="258C4A8C" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>8.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1214A82A" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Mokyklos lankymas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D841BCA" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pvz., praleistos pamokos, jų pateisinimas, priežastys, reguliarumas, vėlavimas į pamokas, pasiruošimas </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>veikloms, ar turi visas mokymo priemones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ir pan.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="0D8FB1C4" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5904DDC2" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>8.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2ABC4640" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socialinės emocinės kompetencijos </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13DFD8DF" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pvz., bendravimas, dalyvavimas, konfliktų sprendimas, empatija, kompromisų radimas ir kt. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="2AECB011" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5CA35C02" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>8.4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="020D8E39" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Iššūkius keliantys veiksniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D15DDD9" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Jei turi informacijos, nurodo: socialinė edukacinė aplinka, elgesys, emocijų valdymas, priklausomybės, poreikis emociniam palaikymui ir kt.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4600395C" w14:textId="77777777" w:rsidR="00F53CCA" w:rsidRDefault="00F53CCA">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9747" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="817"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="4961"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004A3F01" w14:paraId="0262F51B" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4786" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="552B4BAC" w14:textId="3A9D778D" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Socialinio pedagogo vertinimo išvada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7902FAF8" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Dėl ko ir kokia pagalba reikalinga?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="4094E1D2" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2961CDC6" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="281FEAEB" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Kitų švietimo pagalbą teikiančių specialistų vertinimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B83F683" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pildoma, jei tokia pagalba teikiama.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="5BBF9D08" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2AA8143A" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D1CADDF" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pildo kiekvienas atskirai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2046EB5A" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="3C2F5CF9" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4786" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60F824BB" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Kitų specialistų vertinimo išvada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2AA5F832" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="29B6A01F" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9747" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="000E88E3" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>III dalis. Pildo Komisijos pirmininkas (nurodo švietimo pagalbos poreikį)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48A62A6E" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="75981EFF" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4786" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E29846D" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Išvada</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79CA2827" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Nurodomas siūlymas skirti (neskirti) švietimo pagalbą, ugdymosi poreikių vertinimo išvados galiojimo laikotarpis (švietimo pagalbos teikimo terminas), pakartotinio ugdymosi poreikių vertinimo data (jei toks poreikis būtų),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">siūlymas kreiptis į pedagoginę psichologinę tarnybą dėl specialiųjų ugdymosi poreikių  vertinimo </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B736936" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="47479F48" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67EA096E" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Mokyklos vadovui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1878B747" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Papildoma mokymosi pagalba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A1BCB00" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pagal Bendruosius ugdymo planus arba teikiant visos dienos mokyklos paslaugą, neformaliojo švietimo veiklose.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="08AEF11D" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="21B676A8" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FF2DB47" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Specialioji pedagoginė pagalba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D3213D" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="133D2CFE" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A6491BE" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F38064F" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Specialioji pagalba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6356C7D5" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="3AF8221D" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2CF3D45B" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="212676DC" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Psichologinė pagalba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5BAA9A8E" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="03F1EA03" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C4174EC" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="562F5906" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Socialinė pedagoginė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71772C78" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="72C9F44A" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72AB36A6" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D5C7C09" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Koordinuotai teikiamos paslaugos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="500F3751" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="33952D8C" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48ADC13B" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4CDAC222" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Visos dienos ugdymas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F567A0C" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7D013231" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="004A3F01">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9747" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3005"/>
+        <w:gridCol w:w="3118"/>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="789"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004A3F01" w14:paraId="69CCF0C1" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="789" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="31EF75F1" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Mokyklos Vaiko gerovės komisijos pirmininkas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8C6702" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07588402" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="6EAE9D56" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="789" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="763D0682" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2FA6BC" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(Parašas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="251C375E" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(Vardas ir pavardė)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4684C60C" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="38367EE2" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="789" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD6EA6C" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EEC0694" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Mokyklos Vaiko gerovės komisijos nariai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC53155" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B02745A" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="63112A69" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="789" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1DAE63F1" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="463CE519" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(Parašas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="292DD40A" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(Vardas ir pavardė)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E2C42F2" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="3348A255" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="789" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2494D896" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D45AF2E" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(Parašas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="755E7CDB" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(Vardas ir pavardė)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44E8D538" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="7DFD9B2E" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9747" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="04885A51" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SUPAŽINDINIMAS SU VERTINIMU IR TEIKIAMA IŠVADA </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3F01" w14:paraId="2DB8679F" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9747" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0537380A" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="326D82B8" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="00D47D23">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Susipažinau. Esu informuotas apie apeliacij</w:t>
+            </w:r>
+            <w:r w:rsidR="00D47D23">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>os galimybes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E3C9154" w14:textId="77777777" w:rsidR="00D47D23" w:rsidRPr="00D47D23" w:rsidRDefault="00D47D23" w:rsidP="00D47D23">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64A01E1A" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>___________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DAFBC6F" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(vieno iš tėvų (globėjų, rūpintojų) arba pilnamečio mokinio parašas, vardas, pavardė, susipažinimo data)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09DCEB3C" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B39087A" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56072C8D" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pastaba.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Vaiko teisė – ugdytis pagal galias ir gebėjimus, gauti reikiamą švietimo pagalbą.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D47D23">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(Lietuvos Respublikos švietimo įstatymo 14 straipsnio 1 dalis)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C44FD5A" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="009323DF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="166C1768" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="004A3F01">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>_________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCA9FB0" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="004A3F01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4819"/>
+          <w:tab w:val="right" w:pos="9638"/>
+        </w:tabs>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="375CF18A" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="00B12324">
       <w:pPr>
         <w:spacing w:before="105" w:line="201" w:lineRule="auto"/>
         <w:ind w:left="5604" w:right="103"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...3 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F4350" w:rsidRPr="00700C81" w:rsidRDefault="006F4350" w:rsidP="00810BE2">
-[...17 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="03AB035E" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="00B12324">
+      <w:pPr>
+        <w:spacing w:before="105" w:line="201" w:lineRule="auto"/>
+        <w:ind w:left="5604" w:right="103"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00883077" w:rsidP="006F4350">
+    <w:p w14:paraId="52ACE485" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="00B12324">
+      <w:pPr>
+        <w:spacing w:before="105" w:line="201" w:lineRule="auto"/>
+        <w:ind w:left="5604" w:right="103"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DC7A512" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="00B12324">
+      <w:pPr>
+        <w:spacing w:before="105" w:line="201" w:lineRule="auto"/>
+        <w:ind w:left="5604" w:right="103"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F148CCF" w14:textId="77777777" w:rsidR="004A3F01" w:rsidRDefault="004A3F01" w:rsidP="00B12324">
+      <w:pPr>
+        <w:spacing w:before="105" w:line="201" w:lineRule="auto"/>
+        <w:ind w:left="5604" w:right="103"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6713C821" w14:textId="77777777" w:rsidR="002D75DA" w:rsidRDefault="002D75DA" w:rsidP="00B12324">
+      <w:pPr>
+        <w:spacing w:before="105" w:line="201" w:lineRule="auto"/>
+        <w:ind w:left="5604" w:right="103"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="526AE945" w14:textId="11A54FCC" w:rsidR="00F53CCA" w:rsidRDefault="00F53CCA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF302A1" w14:textId="77777777" w:rsidR="00D47D23" w:rsidRDefault="00D47D23" w:rsidP="00D47D23">
+      <w:pPr>
+        <w:spacing w:before="105" w:line="201" w:lineRule="auto"/>
+        <w:ind w:right="103"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="5604" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4038"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00910174" w14:paraId="688DFFE6" w14:textId="77777777" w:rsidTr="00D47D23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A83D082" w14:textId="77777777" w:rsidR="00910174" w:rsidRDefault="00910174" w:rsidP="00910174">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002414A3">
+              <w:t>Mokinio specialiųjų ugdymosi poreikių vertinimo, ugdymo pritaikymo ir (ar) reikalingos švietimo pagalbos skyrimo tvarkos aprašo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DE30043" w14:textId="77777777" w:rsidR="00910174" w:rsidRDefault="00910174" w:rsidP="00910174">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Priedas Nr. 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2A9F1A89" w14:textId="77777777" w:rsidR="00910174" w:rsidRPr="00D47D23" w:rsidRDefault="00910174" w:rsidP="00B12324">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34C9B68A" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00B12324">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>AKMENĖS RAJONO ŠVIETIMO PAGALBOS TARNYBA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396C8B86" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>SPECIALIŲJŲ UGDYMOSI POREIKIŲ VERTINIMO FORMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="143160C9" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="009668BA" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+      <w:pPr>
+        <w:ind w:firstLine="62"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="455AAEF9" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F769E3" w14:textId="77777777" w:rsidR="00B12324" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910174">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>(data ir registracijos numeris)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A604BB" w14:textId="77777777" w:rsidR="00910174" w:rsidRPr="00910174" w:rsidRDefault="00910174" w:rsidP="00B12324">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0410368E" w14:textId="77777777" w:rsidR="000D5583" w:rsidRDefault="000D5583" w:rsidP="000D5583">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D099709" w14:textId="77777777" w:rsidR="000D5583" w:rsidRPr="00910174" w:rsidRDefault="000D5583" w:rsidP="000D5583">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910174">
+        <w:rPr>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>(sudarymo vieta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F42FF9" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+      <w:pPr>
+        <w:ind w:firstLine="62"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9775" w:type="dxa"/>
+        <w:tblInd w:w="-34" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1513"/>
+        <w:gridCol w:w="588"/>
+        <w:gridCol w:w="1339"/>
+        <w:gridCol w:w="6335"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="56182362" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9775" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E15F76" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00910174">
+            <w:pPr>
+              <w:ind w:left="998" w:hanging="638"/>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>I.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>VERTINIMAS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="1352F44F" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9775" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="771247A1" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>I dalis. Bendra informacija apie mokinį</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="65A5F94E" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7073483F" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="180"/>
+              </w:tabs>
+              <w:ind w:left="38" w:hanging="38"/>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t> Mokinio vardas ir pavardė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8145" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="11A79904" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="4F185483" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B5A10C9" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2. Gimimo data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8145" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3942B4A1" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="6A87A8D3" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="736EFF20" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>3. Kontaktinė informacija (adresas, telefono numeris, el. paštas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8145" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="043E7127" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="2E76CAB2" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7164A7AD" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>4. Mokykla</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8145" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D818FCF" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="659E71EC" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E4AE7FB" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>5. Klasė / grupė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8145" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AB24F71" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="39561C16" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A855CB4" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>6. Kalba, kuria mokosi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8145" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3942236F" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="78A28CF7" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37804BC3" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>7. Kalba, kuria kalba namie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8145" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FE75487" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="46ADD7A5" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F06DC57" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>8. Vertinimų atliekamas pirmą kartą ar pakartotinis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8145" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="153FABC8" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="4B8E384F" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9775" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1636B36E" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>II dalis. Vertinimą atliekančių specialistų įrašai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="26281D0C" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A131521" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>1. Psichologo vertinimas:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="391E5214" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B3FA0DB" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="330AD85C" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>1.1. Taikyti vertinimo instrumentai ir metodai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="421B235A" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="212F3279" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6BEF17AB" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6BF1CF" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2. Galios </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E286140" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E279FEE" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(nurodomos mokinio (vaiko) pažinimo, veiklos organizacijos, elgesio, asmenybės ir kt. stipriosios sritys, palyginti su teorinės normos standartais ir mokinio (vaiko) individualiais gebėjimais)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="53139EFB" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB00A99" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E9363BA" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.3. Sunkumai </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3765AFBC" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(nurodomos mokinio (vaiko) pažinimo, veiklos organizavimo, elgesio, asmenybės ir kt. silpnosios sritys, palyginti su teorinės normos standartais ir mokinio (vaiko) individualiais gebėjimais)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="58D3080D" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="32C6DB4D" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="11D7E3D4" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pildo ir tęsia pagal poreikį</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="224C011A" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="42143A47" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:trPr>
+          <w:trHeight w:val="297"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3557" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E8D11C" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="009668BA" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:ind w:firstLine="62"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009668BA">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Psichologo vertinimo išvada:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28AAF8B7" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="73F3A527" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D0C9FAB" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2. Logopedo vertinimas:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="08562FDA" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1. Taikyti vertinimo </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>instrumentai ir metodai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D7671AB" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00AE4DD5">
+            <w:pPr>
+              <w:ind w:right="465"/>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="13448B8A" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6513C912" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="431593C7" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.2. Galios </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD303C6" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(nurodomi vaiko kalbėjimo ir kalbos gebėjimai)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="750A0FA8" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="47A9E0FC" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B28F1B2" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.3. Sunkumai </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CCD24D0" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(nurodomi vaiko kalbėjimo ir kalbos sutrikimai ir sunkumai)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="687E1ED1" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1E07A6E8" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="269AC3F6" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pildo ir tęsia pagal poreikį.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5C7841" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="26253BDB" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:trPr>
+          <w:trHeight w:val="354"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3557" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="49712386" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="009668BA" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009668BA">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Logopedo vertinimo išvada:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="146C9F3A" w14:textId="77777777" w:rsidR="00910174" w:rsidRPr="0042638E" w:rsidRDefault="00910174" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="08353543" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D75F47B" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="606"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>3.Specialiojo pedagogo vertinimas:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31310E2B" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="41F94849" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>3.1. Taikyti vertinimo instrumentai ir metodai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1356E8FF" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="5B7218BE" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7C490EC6" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="19C8AE0E" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>3.2. Galios</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42CA06C2" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="3080B714" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="432C09D0" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B8153C5" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.3. Sunkumai </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B7772EC" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="33247018" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="54FC511B" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EC066A7" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pildo ir tęsia pagal poreikį.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="662EF972" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="5D453B37" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:trPr>
+          <w:trHeight w:val="433"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3557" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="17ED0EDB" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="009668BA" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009668BA">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Specialiojo pedagogo vertinimo išvada:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C5F9BA1" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AE278E7" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="20017C61" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="43FD8C37" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>4. Socialinio pedagogo vertinimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F8EEA6" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>4.1. Taikyti vertinimo instrumentai ir metodai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18E839E3" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="58636456" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="740D5094" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD93893" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>4.2. Galios</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="515C2E27" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="34CBCD40" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="780D0CBB" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="27AE6BCE" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.3. Sunkumai </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="696A79B4" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="213AE197" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="098DE872" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="241B08E0" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pildo ir tęsia pagal poreikį.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C303A57" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="34F89DFC" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3557" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AED2A5B" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="009668BA" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009668BA">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Socialinio pedagogo vertinimo išvada:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="277ED05C" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="470C1118" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="4E83335B" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="40D1A556" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Kitų specialistų vertinimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="45C0B772" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Ergoterapeuto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>, šeimos gydytojo, gydytojo neurologo, gydytojo psichiatro.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D4A7D23" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pildo ir tęsia pagal poreikį.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DAF70B1" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(nurodomi vaiko savirūpai reikalingą pagalbą, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">saugios ir bet kuriuo metu prieinamos vietos atlikti </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>savipriežiūros</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> veiksmus poreikis, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>teikiančius specialistus, gebėjimų ugdymas ir pan.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="19EAAFCC" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1A560A0B" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="71CC159E" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pildo ir tęsia pagal poreikį.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D66557F" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="5FD42693" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3557" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B66E399" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009668BA">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Kitų specialistų vertinimo išvada</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15365128" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Nurodyti pagalbos intensyvumą, rekomenduojamą trukmę ir kokių tikslų turėtų siekti specialistas, teikiantis šią pagalbą.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="5C8B2666" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9775" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="68D8B456" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>III dalis. Specialiųjų ugdymosi poreikių vertinimo išvada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="01368769" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9775" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="614D0B1E" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>3.1. Specialiųjų ugdymosi poreikių grupė:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63B06599" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="1B2190D2" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23F57F0B" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Grupė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C178FCF" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EF4A9C4" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Priskiriamas grupei dėl (įrašyti konkrečius pavadinimus </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>ir priežastis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dėl ko):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="4C014E06" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71BD8487" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>Negalia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E9230BF" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1964D30D" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="043D1B66" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="691B0DC6" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-5"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-5"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>Kompleksinė negalia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DEC5DB7" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD407D3" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="6A50D9AE" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3750C157" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Mokymosi sunkumai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="301603AB" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57978186" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="7E0BFA04" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ABBC68C" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Sutrikimai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="50BCB6A2" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72B75385" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="3DAC0CC0" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C837074" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Kompleksiniai sutrikimai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="497DD580" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B7474A6" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="0A7A70CB" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9775" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C71F2C0" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>3.2. Specialiųjų ugdymosi poreikių lygis:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="7DD9306E" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1645C256" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Nedideli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8145" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D3D25A0" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="6D33B4DD" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1023ECD7" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Vidutiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8145" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D41B7C4" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="6A33A9FD" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73AE7A3E" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Dideli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8145" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="07949563" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="79B0F696" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0D437F" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Labai dideli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8145" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="26E35141" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="77C42A40" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9775" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="14F0DFBE" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>3.3. Išvada dėl ugdymosi pritaikymo ir (ar) švietimo pagalbos teikimo:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="31C03AE8" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2218" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B95DC3A" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Nurodomas specialiųjų ugdymosi poreikių išvados galiojimo laikotarpis ( ugdymo pritaikymo ir švietimo pagalbos teikimo terminas), pakartotinio specialiųjų ugdymosi poreikių vertinimo data (jei toks poreikis būtų)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7557" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F2E6406" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="4DED62CB" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9775" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="36A0B285" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="747"/>
+              </w:tabs>
+              <w:ind w:left="1080" w:hanging="720"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>II.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>REKOMENDACIJOS MOKYKLAI DĖL UGDYMO PRITAIKYMO IR ŠVIETIMO PAGALBOS TEIKIMO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="125022CA" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26F3F4B7" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Reikiamus pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="77FFEAB1" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pagalbos sritis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB7CD1" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Komentaras</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="6863B9A7" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3557" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="27535017" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.Ugdymo pritaikymas </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42343861" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="2D198F24" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3557" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D62265" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2.1.1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve"> Ugdymo turinio pritaikymas: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F257A8" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="5CAFDC82" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48951A04" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B13DF4D" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.1. bendrųjų ugdymo programų / pirminio profesinio mokymo programų pritaikymas </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="646A4A43" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="688C5036" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61AB3DD8" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0170606A" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.2. bendrųjų ugdymo programų individualizavimas </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F2F66EC" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="548AA634" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69EE232C" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC83CFA" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.3. bendrųjų ugdymo / profesinio mokymo planų įgyvendinimas </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FD83588" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="6FE485F8" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66170636" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C561FFC" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2.1.4. mokymosi pagalba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F15BC46" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="496BD5A5" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF4724E" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="38D1F3E0" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2.1.5. individualaus ugdymo plano pritaikymo individualiems mokinio poreikiams būdai ir prioritetai (išskyrus ikimokyklinį, priešmokyklinį ugdymą)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6985B489" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pvz., rekomenduotina trukmė, ugdymosi tikslai ir kt. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="19C67006" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48EFE7AB" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="369764F6" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.6. mokymo būdai ir metodai </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69090309" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pvz., nurodyti mokymo būdus, padėsiančius gerinti mokymosi pasiekimus,  skatinti ir palaikyti mokymosi motyvaciją. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="7E74A423" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC46467" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="454CB589" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.7. kita pagalba mokymo procese </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ADD14D3" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="784DE287" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC9C97A" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="67432369" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2.1.8. Pildo ir tęsia pagal poreikį.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15B26809" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="2A340062" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3557" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF85D43" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.2. Mokymosi pasiekimų vertinimo pritaikymas ugdymo procese (rekomenduojama, kad derėtų su pastaboje</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>ir pastaboje</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>nurodytų dokumentų numatytais pritaikymais):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="791EB5DE" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="3E230225" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27FF7776" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E96A4C4" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:ind w:firstLine="32"/>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2.2.1. ugdymo organizavimo pritaikymas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="443B9DD6" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="701E3521" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60161264" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="49CC7512" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:ind w:firstLine="32"/>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2.2.2. užduočių formos ir lygmens pritaikymas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43B41F36" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="3B263194" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51E91D03" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="770AD6D3" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:ind w:firstLine="32"/>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2.2.3. vertinimo instrukcijos pritaikymas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75E05B94" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="3BE04D48" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4348DB80" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D198415" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2.2.4. taikyti individualius vertinimo sprendimus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36ECF784" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="72A7980B" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3557" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2701A431" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2.3. N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>acionalinių mokinių pasiekimų patikrinimų</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, pagrindinio ugdymo pasiekimų patikrinimo  ir valstybinių brandos egzaminų vykdymo pritaikymas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(pastaba</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0504A7E6" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA9C998" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gavus mokinio ar jo tėvų prašymą dėl </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>nacionalinių mokinių pasiekimų patikrinimų</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>, pagrindinio ugdymo pasiekimų patikrinimo ar valstybinių brandos egzaminų vykdymo pritaikymo, atitinkamos 2.3 papunkčio dalys perkeliamos į Nacionalinės švietimo agentūros Nacionalinių egzaminų centralizuotą informacinę sistemą (NECIS).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="19CDA630" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2280D74F" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D0A82C" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Nacionaliniai mokinių pasiekimų patikrinimai (4 klasės)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36D07BD9" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:ind w:firstLine="62"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(pastaba</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="772C01D4" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="376"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>1. Užduoties formos pritaikymai:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E4F2596" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:firstLine="117"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">užduotys pateikiamos 14 dydžio </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>Verdana</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> šriftu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D61EA32" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:firstLine="117"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>užduotys pateikiamos padidintu šriftu, nurodyti________________;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60625FFF" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:firstLine="117"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> užduočių iliustracijose (piešiniuose, nuotraukose ir kt.) naudojamos skirtingo storio, tipų linijos, kontūrai ir didesnis esančių detalių </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>kontrastingumas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39099FC4" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="exact"/>
+              <w:ind w:firstLine="117"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">užduotys pateikiamos Brailio raštu kompaktiniame diske ar kitoje laikmenoje WORD formatu; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4142EBC8" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="exact"/>
+              <w:ind w:firstLine="117"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>vietoj užduotyse pateikiamų piešinių ar brėžinių, kuriais būtina naudotis atliekant užduotį ir kurių dėl galimų esančių smulkių detalių negalima pateikti iškiliuoju būdu, pateikiami maketai arba piešinių, brėžinių žodiniai apibūdinimai;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F5C3FBB" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tekstai teksto suvokimo užduočiai trumpinami ne daugiau kaip trečdaliu. Sutrumpinus tekstus pagal tai adaptuojami klausimai; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5105CE3C" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> teksto kūrimo užduotyse pateikiama įvestis ir (ar) planas, ir (ar) nukreipiamieji klausimai. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66C5C3D0" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="376"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>2. Vykdymo pritaikymai:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BF5F19B" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>užduočių atlikimo laikas pratęsiamas 50 procentų nustatyto laiko (laiką skaičiuojant nuo užduoties atlikimo pradžios);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3542A87E" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>leidžiama organizuoti atskiroje patalpoje ir naudotis kompiuteriu, kuriame neįdiegta teksto rašybos ir gramatikos tikrinimo programa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5946B3CD" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>leidžiama turėti fizinio aktyvumo pertraukas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="086CAB00" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>leidžiama turėti sensorines pertraukas, kurių trukmė (nurodyti) __________ir dažnumas (nurodyti) _________ ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BE8C537" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>leidžiama naudotis FM sistema (imtuvą turi mokinys, o siųstuvą su mikrofonu vykdytojas, supažindinantis su atitinkamo patikrinimo vykdymo instrukcija);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BE29AE2" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">leidžiama organizuoti atskiroje patalpoje, jei naudojama Brailio </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>rašto mašinėlė ar kompiuteris, kuriame įdiegta įgarsinimo programa (JAWS ar NVDA), bet neįdiegta teksto rašybos ir gramatikos tikrinimo programa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F5CAA03" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>leidžiama naudotis mobilia didinimo priemone (optine ar elektronine), kompiuteriu su įgarsinimo programa (JAWS ar NVDA), bet neįdiegta teksto rašybos ir gramatikos tikrinimo programa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20F33418" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>tinkamai apšviečiama darbo vieta;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D225210" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>vykdytoju skiriamas gestų kalbos vertėjas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18B30562" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>vykdytoju skiriamas švietimo pagalbą teikiantis specialistas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26E244B7" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>vykdyti įprastoje ir mokinių poreikiams pritaikytoje patalpoje, kurioje buvo teikiamas ugdymas ir pagalba, numatyta mokinio Individualaus ugdymo plane (nurodyti) _____________ ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5172D83A" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>leidžiama turėti ir naudoti garsą slopinančias ausines ar ausų kištukus;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DDE084E" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>leidžiama naudotis papildomomis vaizdinėmis priemonėmis (schemomis, lentelėmis, grafikais, diagramomis), kuriomis mokinys naudojosi ugdymosi procese.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09F16D02" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="376"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Vertinimo instrukcijų pritaikymas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>(reikiamą pažymėti)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DEFA2F2" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>Brailio rašto techninės klaidos nelaikomos klaidomis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D4AE0C0" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>nepritaikyta Brailio raštui užduotis ar jos dalis nevertinama, o bendras įvertinimas skaičiuojamas, taikant Nacionalinės švietimo agentūros direktoriaus patvirtintą koeficientą;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C9D007C" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>raidžių rašysenos netikslumai nelaikomi klaidomis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E2893FA" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="exact"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">klaidomis nelaikomas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>akustiškai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> panašias fonemas žyminčių raidžių painiojimas, nurodyti:_____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65C1AC45" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="exact"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>______________________________________________________;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51FAB3B9" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="exact"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>klaidomis nelaikomas grafiškai panašių raidžių painiojimas, veidrodinis raidžių rašymas, nurodyti:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                            </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="6D3E6D9B" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="016D3B16" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="56805E95" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Nacionaliniai mokinių pasiekimų patikrinimai (8 klasės)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15B95EB0" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(pastaba</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03723BBD" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="376"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>1. Užduoties formos pritaikymai:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="506A852B" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="376"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">užduotys pateikiamos 14 dydžio </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>Verdana</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> šriftu; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2183B5B7" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="376"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>užduotys pateikiamos padidintu šriftu, nurodyti_________________;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54DEE0F5" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="376"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> užduočių iliustracijose (piešiniuose, nuotraukose ir kt.) naudojamos skirtingo storio, tipų linijos, kontūrai ir didesnis esančių detalių </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>kontrastingumas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0568E8AE" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="376"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">užduotys pateikiamos Brailio raštu kompaktiniame diske ar kitoje laikmenoje WORD formatu; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24B30E3D" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="376"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>vietoj užduotyse pateikiamų piešinių ar brėžinių, kuriais būtina naudotis atliekant užduotį ir kurių dėl galimų esančių smulkių detalių negalima pateikti iškiliuoju būdu, pateikiami maketai arba piešinių, brėžinių žodiniai apibūdinimai;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04360864" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="376"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tekstai teksto suvokimo užduočiai trumpinami ne daugiau kaip trečdaliu. Sutrumpinus tekstus pagal tai adaptuojami klausimai; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27EC89B8" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="376"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">teksto kūrimo užduotyse pateikiama įvestis ir (ar) planas, ir (ar) nukreipiamieji klausimai. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="386C23D2" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="376"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>2. Vykdymo pritaikymai:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27A7102C" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="376"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>užduočių atlikimo laikas pratęsiamas 50 procentų nustatyto laiko (laiką skaičiuojant nuo užduoties atlikimo pradžios);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F243C81" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="376"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>leidžiama organizuoti atskiroje patalpoje ir naudotis kompiuteriu, kuriame neįdiegta teksto rašybos ir gramatikos tikrinimo programa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C31F682" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="376"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>leidžiama turėti fizinio aktyvumo pertraukas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63CAA44E" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="376"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>leidžiama turėti sensorines pertraukas, kurių trukmė (nurodyti) __________ir dažnumas (nurodyti) _________ ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="700E1E52" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="376"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>leidžiama naudotis FM sistema (imtuvą turi mokinys, o siųstuvą su mikrofonu vykdytojas, supažindinantis su atitinkamo patikrinimo vykdymo instrukcija);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68AE35C2" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="376"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>leidžiama organizuoti atskiroje patalpoje, jei naudojama Brailio rašto mašinėlė ar kompiuteris, kuriame įdiegta įgarsinimo programa (JAWS ar NVDA), bet neįdiegta teksto rašybos ir gramatikos tikrinimo programa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E514AFC" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="400"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>leidžiama naudotis mobilia didinimo priemone (optine ar elektronine), kompiuteriu su įgarsinimo programa (JAWS ar NVDA), bet neįdiegta teksto rašybos ir gramatikos tikrinimo programa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FB69AE3" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="400"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>tinkamai apšviečiama darbo vieta;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B60BB52" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="400"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>vykdytoju skiriamas gestų kalbos vertėjas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78FF3637" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="400"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>vykdytoju skiriamas švietimo pagalbą teikiantis specialistas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71CFDEE1" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="400"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>vykdyti įprastoje ir mokinių poreikiams pritaikytoje patalpoje, kurioje buvo teikiamas ugdymas ir pagalba, numatyta mokinio Individualaus ugdymo plane (nurodyti) _____________ ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EA6442A" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="400"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>leidžiama turėti ir naudoti garsą slopinančias ausines ar ausų kištukus;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B91E4C9" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="400"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>leidžiama naudotis papildomomis vaizdinėmis priemonėmis (schemomis, lentelėmis, grafikais, diagramomis), kuriomis mokinys naudojosi ugdymosi procese.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0702D195" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="376"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Vertinimo instrukcijų pritaikymas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>(reikiamą pažymėti)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="122EFD73" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>Brailio rašto techninės klaidos nelaikomos klaidomis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FBDE0B9" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>nepritaikyta Brailio raštui užduotis ar jos dalis nevertinama, o bendras įvertinimas skaičiuojamas, taikant Nacionalinės švietimo agentūros direktoriaus patvirtintą koeficientą;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2262D8AC" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>raidžių rašysenos netikslumai nelaikomi klaidomis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="451F128E" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="exact"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">klaidomis nelaikomas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>akustiškai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> panašias fonemas žyminčių raidžių painiojimas, nurodyti:___________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5417A3C8" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="exact"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>______________________________________________________;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29F31376" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="exact"/>
+              <w:ind w:firstLine="117"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>klaidomis nelaikomas grafiškai panašių raidžių painiojimas, veidrodinis raidžių rašymas, nurodyti:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                             .               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="02E25FB3" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EFFC80D" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="05AA4E34" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pagrindinio ugdymo pasiekimų patikrinimas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7186CC32" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(pastaba</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5499EA" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="376"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>1. Užduoties formos pritaikymai:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57A19AAC" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="400"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">užduotys pateikiamos 14 dydžio </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>Verdana</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> šriftu; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DB78B34" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="400"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">užduotys pateikiamos padidintu šriftu, nurodyti _____________________________; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3564381C" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="400"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> užduočių iliustracijose (piešiniuose, nuotraukose ir kt.) naudojamos skirtingo storio, tipų linijos, kontūrai ir didesnis esančių detalių </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>kontrastingumas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60C96B81" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="400"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">užduotys pateikiamos Brailio raštu kompaktiniame diske ar kitoje laikmenoje  WORD formatu; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A2E0BD5" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="400"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>vietoj užduotyse pateikiamų piešinių ar brėžinių, kuriais būtina naudotis atliekant užduotį ir kurių dėl galimų esančių smulkių detalių negalima pateikti iškiliuoju būdu, pateikiami maketai arba piešinių, brėžinių žodiniai apibūdinimai;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4388A74C" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="400"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tekstai teksto suvokimo užduočiai trumpinami ne daugiau kaip trečdaliu. Sutrumpinus tekstus pagal tai adaptuojami klausimai; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C86DBEF" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="400"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> teksto kūrimo užduotyse pateikiama įvestis ir (ar) planas ir (ar) nukreipiamieji klausimai;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CB04B0D" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="400"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>kuriamo teksto apimtis – ne mažiau kaip 150 žodžių.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="623BE280" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="376"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>2. Vykdymo pritaikymai:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E6D2BDB" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="361"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>užduočių atlikimo laikas pratęsiamas 25 procentais nustatyto laiko (laiką skaičiuojant nuo užduoties atlikimo pradžios) mokyklos vadovo sprendimu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D3844DB" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="361"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>užduočių atlikimo laikas pratęsiamas 50 procentų nustatyto laiko (laiką skaičiuojant nuo užduoties atlikimo pradžios) mokyklos vadovo sprendimu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62B6464B" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="361"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>kalbėjimo dalies / žodžiu laikas gali būti pratęsiamas iki 100 procentų skirto laiko mokyklos vadovo sprendimu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05B3A90E" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="361"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>leidžiama organizuoti atskiroje patalpoje ir naudotis kompiuteriu, kuriame neįdiegta teksto rašybos ir gramatikos tikrinimo programa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58693096" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="361"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>leidžiama turėti fizinio aktyvumo pertraukas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5679D4AA" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="361"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>leidžiama turėti sensorines pertraukas, kurių trukmė (nurodyti) __________ir dažnumas (nurodyti) _________;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AE0665C" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>leidžiama naudotis FM sistema (imtuvą turi mokinys, o siųstuvą su mikrofonu – vykdytojas, supažindinantis su egzamino vykdymo instrukcija);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DC3A0C7" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>leidžiama organizuoti atskiroje patalpoje, jei naudojama Brailio rašto mašinėlė ar kompiuteris, kuriame įdiegta įgarsinimo programa (JAWS ar NVDA), bet neįdiegta teksto rašybos ir gramatikos tikrinimo programa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44FBC577" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>leidžiama naudotis mobilia didinimo priemone (optine ar elektronine), kompiuteriu su įgarsinimo programa (JAWS ar NVDA), bet neįdiegta teksto rašybos ir gramatikos tikrinimo programa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09D33189" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>tinkamai apšviečiama darbo vieta;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06201D4E" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="346"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>neperkėlus atsakymų į atsakymų lapą, vertinami užduočių sąsiuviniuose pateikti atsakymai;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1910E638" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="346"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>vykdytoju skiriamas gestų kalbos vertėjas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="385CC49E" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="346"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>vykdytoju skiriamas švietimo pagalbą teikiantis specialistas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59EFA5CF" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="346"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>leidžiama vykdyti įprastoje ir jų poreikiams pritaikytoje patalpoje, kurioje buvo teikiamas ugdymas ir pagalba, numatyta mokinio Individualaus ugdymo plane (nurodyti) _____________ ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59B8C9D1" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="346"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>pasirinkus dalyvauti patikrinimuose ne atskiroje patalpoje,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> leidžiama turėti ir naudoti garsą slopinančias ausines ar ausų kištukus;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21234C0A" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="346"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">patikrinimus organizuoti atskiroje patalpoje, o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>užduotis ir užduoties turinys, pateiktos raštu, vykdytojo perskaitomos ar įgarsinamos, naudojant informacines technologijas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6228F1CC" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="346"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>kalbėjimo dalis (dialogas) vykdoma parenkant pašnekovu mokytoją ar švietimo pagalbos specialistą;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57D11AF7" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="346"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>leidžiama naudotis papildomomis vaizdinėmis priemonėmis (schemomis, lentelėmis, grafikais, diagramomis), kuriomis mokinys naudojosi ugdymosi procese.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C04593D" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="376"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Vertinimo instrukcijų pritaikymas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>(reikiamą pažymėti)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DE03508" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="361"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>Brailio rašto techninės klaidos nelaikomos klaidomis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D5F2C67" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="361"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>nepritaikyta Brailio raštui užduotis ar jos dalis nevertinama, o bendras įvertinimas skaičiuojamas, taikant Nacionalinės švietimo agentūros direktoriaus patvirtintą koeficientą;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0737439D" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="361"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>raidžių rašysenos netikslumai nelaikomi klaidomis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E29897E" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="361"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>atleisto nuo lietuvių kalbos ir literatūros,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>gimtosios kalbos (baltarusių, lenkų, rusų, vokiečių) pagrindinio ugdymo pasiekimų patikrinimo dalies žodžiu, šiai daliai skirti taškai dauginami iš Nacionalinės švietimo agentūros direktoriaus patvirtinto koeficiento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A8C8E19" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="361"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dėl sklandaus kalbėjimo (ritmo), nerimo spektro (selektyviojo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>mutizmo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>) sutrikimų, atleisto nuo lietuvių kalbos ir literatūros,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gimtosios kalbos (baltarusių, lenkų, rusų, vokiečių) pagrindinio ugdymo pasiekimų patikrinimo dalies žodžiu, šioms dalims skirti taškai dauginami iš Nacionalinės švietimo agentūros direktoriaus </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>patvirtinto koeficiento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D344182" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="361"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>už kalbos pažinimo ir vartojimo gebėjimams patikrinti skirtas užduotis neįskaitomi taškai, skirti leksinėms / stilistinėms ir retorinėms raiškos priemonėms pažinti ir (ar) tikslingam vartojimui įvertinti, o surinktų taškų suma dauginama iš Nacionalinės švietimo agentūros direktoriaus patvirtinto koeficiento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28C1C556" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="361"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">klaidomis nelaikomas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>akustiškai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> panašias fonemas žyminčių raidžių painiojimas, nurodyti:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                               ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CBC350F" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="361"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>klaidomis nelaikomas grafiškai panašių raidžių painiojimas, veidrodinis raidžių rašymas, nurodyti:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                     ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B4C387F" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>neįskaitomi taškai, skirti tarčiai, kirčiavimui ir intonacijai vertinti, o surinktų taškų suma dauginama iš Nacionalinės švietimo agentūros direktoriaus patvirtinto koeficiento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="462034E1" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="361"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>kalbėjimo sklandumo trūkumai nelaikomi klaidomis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C998649" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="400"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>lietuvių kalbos ir literatūros vertinamo teksto apimtis – 150 žodžių;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08C1839A" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="361"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>taikyti Nacionalinės švietimo agentūros direktoriaus įsakymu nustatytą indeksavimo koeficientą dėl nurodyti:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                   .</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="29993295" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="417E04B5" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8773D1" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Valstybiniai brandos egzaminai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5972DE29" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(pastaba</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C19E71" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="376"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>1. Užduoties formos pritaikymai:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CE81CD4" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">užduotys pateikiamos 14 dydžio </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>Verdana</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> šriftu; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FA6F1AB" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>užduotys pateikiamos padidintu šriftu, nurodyti_____________________________ ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62920250" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> užduočių iliustracijose (piešiniuose, nuotraukose ir kt.) naudojamos skirtingo storio, tipų linijos, kontūrai ir didesnis esančių detalių </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>kontrastingumas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="166FA50F" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">užduotys pateikiamos Brailio raštu kompaktiniame diske ar kitoje laikmenoje WORD formatu; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="541BFCCD" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>vietoj užduotyse pateikiamų piešinių ar brėžinių, kuriais būtina naudotis atliekant užduotį ir kurių dėl galimų esančių smulkių detalių negalima pateikti iškiliuoju būdu, pateikiami maketai arba piešinių, brėžinių žodiniai apibūdinimai;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50BE21D5" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tekstai teksto suvokimo užduočiai trumpinami ne daugiau kaip trečdaliu. Sutrumpinus tekstus pagal tai adaptuojami klausimai; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2924CEA8" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> teksto kūrimo užduotyse pateikiama įvestis ir (ar) planas, ir (ar) nukreipiamieji klausimai; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0418DA8D" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kuriamo teksto apimtis – ne mažiau kaip 250 žodžių. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48850CB1" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="376"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>2. Vykdymo pritaikymai:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3344C85B" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="346"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>užduočių atlikimo laikas pratęsiamas 25 procentais nustatyto laiko (laiką skaičiuojant nuo užduoties atlikimo pradžios);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70C70DAB" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="346"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>užduočių atlikimo laikas pratęsiamas 50 procentų nustatyto laiko (laiką skaičiuojant nuo užduoties atlikimo pradžios);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F644552" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="346"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>kalbėjimo dalies / žodžiu laikas gali būti pratęsiamas iki 100 procentų skirto laiko;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64C4195A" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="346"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>leidžiama organizuoti atskiroje patalpoje ir naudotis kompiuteriu, kuriame neįdiegta teksto rašybos ir gramatikos tikrinimo programa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="520D853C" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="346"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>leidžiama turėti fizinio aktyvumo pertraukas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BBD2C15" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="346"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>leidžiama turėti sensorines pertraukas, kurių trukmė (nurodyti) __________ir dažnumas (nurodyti) _________;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="535100F0" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="361"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>leidžiama naudotis FM sistema (imtuvą turi mokinys, o siųstuvą su mikrofonu – egzamino vykdytojas, supažindinantis su egzamino vykdymo instrukcija);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="659DD2D3" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="361"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">leidžiama organizuoti atskiroje patalpoje, jei naudojama Brailio rašto mašinėlė ar kompiuteris, kuriame įdiegta įgarsinimo programa (JAWS ar NVDA), bet neįdiegta teksto rašybos ir gramatikos tikrinimo </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>programa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72ADC81C" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="361"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>leidžiama naudotis mobilia didinimo priemone (optine ar elektronine), kompiuteriu su įgarsinimo programa (JAWS ar NVDA), bet neįdiegta teksto rašybos ir gramatikos tikrinimo programa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FE2C3C0" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="361"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>tinkamai apšviečiama darbo vieta;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="097C4DAF" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="361"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>neperkėlus atsakymų į atsakymų lapą, vertinami užduočių sąsiuviniuose pateikti atsakymai;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00BCD725" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="361"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>vykdytoju skiriamas gestų kalbos vertėjas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67964C21" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="346"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>vykdytoju skiriamas švietimo pagalbą teikiantis specialistas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BF375D8" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="346"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>valstybinius brandos egzaminus leidžiama vykdyti savo mokykloje jiems įprastoje ir jų poreikiams pritaikytoje patalpoje, kurioje buvo teikiamas ugdymas ir pagalba, numatyta mokinio Individualaus ugdymo plane (nurodyti) _____________ ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15FC94F8" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="346"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>pasirinkus laikyti brandos egzaminus ne atskiroje patalpoje,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> leidžiama turėti ir naudoti garsą slopinančias ausines ar ausų kištukus;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15EBBC19" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="316"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">egzaminus organizuoti atskiroje patalpoje, o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>užduotis ir užduoties turinys, pateiktos raštu, vykdytojo perskaitomos ar įgarsinamos, naudojant informacines technologijas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F9BC1EF" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="316"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>kalbėjimo dalis (dialogas) vykdoma parenkant pašnekovu mokytoją ar švietimo pagalbos specialistą;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="656B9FCD" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="316"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>leidžiama naudotis papildomomis vaizdinėmis priemonėmis (schemomis, lentelėmis, grafikais, diagramomis), kuriomis mokinys naudojosi ugdymosi procese.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CDE5B3B" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="376"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Vertinimo instrukcijų pritaikymas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>(reikiamą pažymėti)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="295EC585" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>Brailio rašto techninės klaidos nelaikomos klaidomis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33CC4620" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>nepritaikyta Brailio raštui užduotis ar jos dalis nevertinama, o bendras egzamino įvertinimas skaičiuojamas, taikant Nacionalinės švietimo agentūros direktoriaus patvirtintą koeficientą;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EAB060D" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>raidžių rašysenos netikslumai nelaikomi klaidomis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4214050D" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>atleisto nuo užsienio kalbos (anglų, prancūzų, rusų, vokiečių) brandos egzamino klausymo ir (ar) kalbėjimo dalies, užsienio kalbos brandos egzamino kandidato darbą, neįskaitomi taškai, skirti kalbos supratimui iš klausos įvertinti, o surinktų taškų suma dauginama iš Nacionalinės švietimo agentūros direktoriaus patvirtinto koeficiento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1512A5E2" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="400"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>atleisto nuo lietuvių kalbos ir literatūros įskaitos, gimtosios kalbos (baltarusių, rusų, vokiečių) brandos egzamino I dalies, šiai daliai skirti taškai dauginami iš Nacionalinės švietimo agentūros direktoriaus patvirtinto koeficiento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="077280A2" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="400"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>egzamino surinktų taškų suma dauginama iš Nacionalinės švietimo agentūros direktoriaus patvirtinto koeficiento konkrečiam dalykui;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EBD7CCD" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="400"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dėl sklandaus kalbėjimo (ritmo), nerimo spektro (selektyviojo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>mutizmo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>) sutrikimų, atleisto nuo užsienio kalbos (anglų, prancūzų, rusų, vokiečių) valstybinio brandos egzamino kalbėjimo dalies, šiai daliai skirti taškai dauginami iš Nacionalinės švietimo agentūros direktoriaus patvirtinto koeficiento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="566995EB" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>už kalbos pažinimo ir vartojimo gebėjimams patikrinti skirtas užduotis neįskaitomi taškai, skirti leksinėms / stilistinėms ir retorinėms raiškos priemonėms pažinti ir (ar)  tikslingam vartojimui įvertinti, o surinktų taškų suma dauginama iš Nacionalinės švietimo agentūros direktoriaus patvirtinto koeficiento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BA94338" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="331"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">klaidomis nelaikomas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>akustiškai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> panašias fonemas žyminčių raidžių painiojimas, nurodyti: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>_________________________________________;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="178495EF" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="346"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="exact"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>klaidomis nelaikomas grafiškai panašių raidžių painiojimas, veidrodinis raidžių rašymas, nurodyti: _________________________________________;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5478BC74" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="346"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>neįskaitomi taškai, skirti tarčiai, kirčiavimui ir intonacijai vertinti, o surinktų taškų suma dauginama iš Nacionalinės švietimo agentūros direktoriaus patvirtinto koeficiento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36E284AF" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="346"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>kalbėjimo sklandumo trūkumai nelaikomi klaidomis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B08FF8C" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="346"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>lietuvių kalbos ir literatūros brandos egzamino darbo vertinamo teksto apimtis – 250 žodžių;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13406CC3" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="346"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="-25" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>taikyti Nacionalinės švietimo agentūros direktoriaus įsakymu nustatytą indeksavimo koeficientą dėl nurodyti_____________________________________.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="0C4FD120" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3557" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="75364B61" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.4. Mokymo(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>si</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) aplinkų pritaikymas: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EF6AC7E" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1844391D" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="3F0DF77B" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1665F4" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F523DBA" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>2.4.1. fizinės aplinkos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6116B440" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>Pvz., Klasės / mokyklos aplinkos pritaikymas / modifikavimas universalūs sprendimai, mobilūs sprendimai, kitų aplinkų reikmė, individualios mokymosi vietos, sensoriniai kambariai ir t. t.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="641DADD8" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15DC09AB" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="356BB2BF" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="457"/>
+              </w:tabs>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>2.4.2. informacinės aplinkos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB52A1E" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pvz., informacijos pateikimas lengvai suprantama kalba, iliustracijomis ir pan. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="54B0D57F" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61A31581" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="487CCE21" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pildo ir tęsia pagal poreikį.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76FCA0C6" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="1164F19D" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3557" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EFB55DC" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>2.5.Mokymo(si) priemonės:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B19A1E7" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="0516D996" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6895CD94" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00AF6D87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="55FC93C9" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1. girdimąjį, regimąjį, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>kinestetinį</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, pažintinį suvokimą gerinančios priemonės </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55BE6ADF" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pvz., edukacinės programėlės, iliustracijos, diagramos, lentelės ir vaizdo įrašai, padedančios turintiems skaitymo, teksto suvokimo sunkumų, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>taktilinės</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> priemonės, įgarsinti tekstai ar perskaitomi tekstai (programėlių įgarsintos ar mokinio padėjėjo perskaitomos, vertimas į lietuvių gestų kalbą), šriftas, jo dydis, poreikis naudoti programinę įrangą ir kt. ir kt. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="2340AF13" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A60A89" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00AF6D87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="74EF08B3" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.2. individualios, kompensuojančios priemonės </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="112DC08E" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pvz., vežimėliai, klausos aparatai, kėdutės ir kt. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="38E9DBB9" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03893B2E" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00AF6D87">
+            <w:pPr>
+              <w:ind w:firstLine="34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="42B00DEE" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>5.3. kitos priemonės</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77134278" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>Pvz., spausdintos informacijos prieinamumas; teksto supaprastinimas, vizualinės informacijos prieinamumas, vaizdo ir garso įrašų prieinamumas. informacijos asmenims su negalia teikimo būdai ir formos.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="796859C6" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E9F11DC" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00AF6D87">
+            <w:pPr>
+              <w:ind w:firstLine="34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="377D13F7" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.5.4. IKT: speciali įranga </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5473CC10" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>Pvz., Specialios mokymo priemonės, aplinkos,  mokymosi platformos, kurios leidžia individualizuoti mokymo procesą.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="7458B4B3" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33490A93" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00AF6D87">
+            <w:pPr>
+              <w:ind w:firstLine="34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="142776CE" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.5.5. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>pastoliavimo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, mokymąsi remiančios priemonės </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="490588AA" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pvz., žaidimai, aplinkos, programėlės, kurios skatina ir  palaiko mokinio mokymosi procesą ir pan. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="629F7371" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:trPr>
+          <w:trHeight w:val="367"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A193A28" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:ind w:firstLine="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="04D8BF37" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pildo ir tęsia pagal poreikį.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A2C5AAE" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="2BC628D8" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3557" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A1C92AA" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>2.6.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve"> Techninės pagalbos priemonės:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55334AB7" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="28FA1B3A" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C19C28E" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3349A47E" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2.6.1. FM sistemos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B38469F" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="44BB9894" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DF35544" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1AD956" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2.6.2. skaitymui</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70108497" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>Pvz., kompiuteris su ekrano skaitymo programa, silpnaregiams – didinimo stiklai, žiūronas, skaitmeninis didintuvas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="05F7F370" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD94C31" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A4CD942" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2.6.3. kitos priemonės</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41376A5B" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Išvardinti konkrečiai, pvz., specialios darbo kėdutės, specialios atramos, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>stovynės</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, vaikštynės ir kt. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="1A1EF712" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3557" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1442C304" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.7. Komunikacijos būdai:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60403430" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="4B92B70A" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F93B04" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6459DB3F" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.7.1. gestų kalba </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="663CF513" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:ind w:firstLine="62"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lietuvių gestų kalbos vertimas, teksto rinkimas, aprašomojo teksto pateikimas, vizualizacija ir pan. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="23CF830E" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5684CC01" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F93263E" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.7.2. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>augmentinės</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ir alternatyviosios komunikacijos priemonės </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2EF73D" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>Simboliai ar gestų sistemos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> naudojimas, PECS ir kt. metodai, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>komunikatoriai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ir kt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="6BFE7DE4" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE363C9" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3077FC99" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>2.7.3. Brailio raštas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="062246B0" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="3A2C7BC9" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D307743" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="675BFA50" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>2.7.4. lengvai suprantama kalba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E9EB903" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="6F46049F" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3557" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5795A3BD" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2.8. Švietimo pagalba:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22B75BB5" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="53F32E12" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C2C27BE" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="74FD9816" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="525"/>
+              </w:tabs>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2.8.1. psichologinė pagalba;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC06BC5" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="240EB32A" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="333B49A6" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0485285F" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.8.1.1.trumpalaikė </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="036A676F" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="01B9140F" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62FC21AE" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA4FEBA" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.8.1.2. intensyvi </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DCD22B3" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="26ECC52F" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34432D8F" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1037A3F1" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2.8.1.3. individualiai nustatytos trukmės ir intensyvumo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="419908A0" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(Įrašyti trukmę ir intensyvumą)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="78E19EBC" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6455547E" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="38975D5C" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2.8.2. Specialioji pedagoginė pagalba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21E5685E" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(vardinti konkretaus specialisto: logopedo, spec. pedagogo, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>tiflopedagogo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>, surdopedagogo)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="0C4D4CDE" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0293822B" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FF56670" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.8.2.1. trumpalaikė </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3467C715" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="637F4E79" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C8AAB21" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ED3D998" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.8.2.2. intensyvi </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="604F766E" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="58D0936C" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25F2631B" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ED0D2E8" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2.8.2.3. nustatytos trukmės ir intensyvumo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C37EECB" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(Įrašyti trukmę ir intensyvumą)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="0B33E061" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B4807B" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BB1DE41" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2.8.3. socialinė pedagoginė pagalba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61A828D8" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="463C2A20" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6033B105" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A1AE71B" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.8.3.1. trumpalaikė </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3520CBEE" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="4BA08F94" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D28DE1A" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="73DD4211" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.8.3.2. intensyvi </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A3C6FFA" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="319173C8" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B0FEB9" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4628F6DE" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2.8.3.3. individualiai nustatytos trukmės ir intensyvumo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C937F90" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(Įrašyti trukmę ir intensyvumą)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="63A8B7E4" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34138989" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C902A5A" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:ind w:firstLine="33"/>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.8.4. specialioji pagalba  (mokinio padėjėjas, gestų kalbos vertėjas, skaitovas ir </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>kt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B5B9E0" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(Įrašyti trukmę ir intensyvumą)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="51AB6568" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AA386DC" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E798861" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.8.4.1. trumpalaikė </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2771BEA4" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="1C20440E" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="375E19BA" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="300DD155" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.8.4.2. intensyvi </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D247EC6" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="3D97C686" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CDF8390" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="45C6E0D0" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2.8.4.3. individualiai nustatytos trukmės ir intensyvumo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79AB598F" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(Įrašyti trukmę ir intensyvumą)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="5C299C7D" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3557" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A7DB06" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2.9.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve"> Kita pagalba ir paslaugos mokiniui:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C8A2E92" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="3561CC65" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43654525" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1A7F33" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2.9.1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stiprinti teigiamas nuostatas apie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>įtrauktį</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mokyklos bendruomenėje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="568E8A70" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="3F9067BC" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03EB1324" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C49F463" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2.9.2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> plėtoti mokytojų, mokytojų padėjėjų ir švietimo pagalbos specialistų kompetencijas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C316F86" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00AE4DD5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5941"/>
+              </w:tabs>
+              <w:ind w:right="890"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="324FADAC" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21E85B1C" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="69FC0368" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2.9.3. rekomenduoti privalomą ikimokyklinį ugdymą</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="041B9C81" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="0042638E" w14:paraId="556AAAE2" w14:textId="77777777" w:rsidTr="009668BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C66ACA" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pažymėti (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="17FB8FEB" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042638E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2.9.4. (tęsti pagal poreikį)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28CCD741" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="0042638E" w:rsidRDefault="00B12324" w:rsidP="00AE4DD5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5772"/>
+              </w:tabs>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="782A8ADF" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="131E86FF" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00F53CCA">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pastaba: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152DB364" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00F53CCA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pažymimi artimiausiems patikrinimams, kuriuose dalyvaus mokinys, pritaikyti. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1547B323" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00F53CCA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nustatomi pagal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pagrindinio ugdymo pasiekimų patikrinimo ir valstybinių brandos egzaminų užduoties formos, vykdymo ir vertinimo instrukcijų pritaikymo mokiniams, buvusiems mokiniams ir eksternams, turintiems specialiųjų ugdymosi poreikių, tvarkos aprašą, patvirtintą Lietuvos Respublikos švietimo, mokslo ir sporto ministro 2012 m. vasario 13 d. įsakymu Nr. V-258 „Dėl Pagrindinio ugdymo pasiekimų patikrinimo ir valstybinių brandos egzaminų užduoties formos, vykdymo ir vertinimo instrukcijų pritaikymo mokiniams, buvusiems mokiniams ir eksternams, turintiems specialiųjų ugdymosi poreikių, tvarkos aprašo ir Pagrindinio ugdymo pasiekimų patikrinimo, lietuvių kalbos ir literatūros įskaitos, brandos egzaminų užduoties formos, vykdymo ir vertinimo instrukcijų pritaikymo mokiniams, buvusiems mokiniams ir eksternams, turintiems specialiųjų ugdymosi poreikių, tvarkos aprašo 2023–2024 mokslo metams patvirtinimo“.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AAFF4D7" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00F53CCA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nustatomi pagal Nacionalinio mokinių pasiekimų patikrinimo organizavimo ir vykdymo tvarkos aprašą, patvirtintą Lietuvos Respublikos švietimo, mokslo ir sporto ministro 2017 m. sausio 4 d. įsakymu Nr. V-6 „Dėl Nacionalinio mokinių pasiekimų patikrinimo organizavimo ir vykdymo tvarkos aprašo patvirtinimo“.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B50E5F9" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00F53CCA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Kompetencijų kvalifikacijai įgyti vertinimas organizuojamas vadovaujantis Asmens įgytų kompetencijų vertinimo tvarkos aprašu, patvirtintu Lietuvos Respublikos švietimo, mokslo ir sporto ministro 2023 m. sausio 14 d. įsakymu Nr. V-15 „Dėl Asmens įgytų kompetencijų vertinimo tvarkos aprašo patvirtinimo“. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799363AF" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="266435CC" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+      <w:pPr>
+        <w:ind w:firstLine="62"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9639" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3588"/>
+        <w:gridCol w:w="2160"/>
+        <w:gridCol w:w="3891"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="002414A3" w14:paraId="0C73EC40" w14:textId="77777777" w:rsidTr="00B12324">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3588" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D70AB73" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00F53CCA">
+            <w:pPr>
+              <w:ind w:left="-109"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002414A3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Tarnybos vadovas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="166E3A8A" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002414A3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(Parašas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3891" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC87901" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002414A3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(Vardas ir pavardė)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ED6F009" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06C3467D" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="002414A3" w14:paraId="758E9EA5" w14:textId="77777777" w:rsidTr="00B12324">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3588" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="563B07A0" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00F53CCA">
+            <w:pPr>
+              <w:ind w:left="-109"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002414A3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Specialistai:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31A05DB1" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002414A3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(Parašas)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70371D99" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:ind w:firstLine="62"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D776FAB" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002414A3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(Parašas)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A03BAFA" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:ind w:firstLine="62"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C28EA14" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002414A3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(Parašas)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08A8D244" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:ind w:firstLine="62"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F973BBE" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002414A3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(Parašas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3891" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77DBB4F9" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002414A3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(Vardas ir pavardė)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42BAA334" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:ind w:firstLine="62"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D13C75A" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002414A3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(Vardas ir pavardė)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AD389C8" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:ind w:firstLine="62"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30599F70" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002414A3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(Vardas ir pavardė)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79466719" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:ind w:firstLine="62"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CEE1B00" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002414A3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(Vardas ir pavardė)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7B69235D" w14:textId="77777777" w:rsidR="00B12324" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+      <w:pPr>
+        <w:ind w:firstLine="62"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B4D908F" w14:textId="77777777" w:rsidR="00F53CCA" w:rsidRDefault="00F53CCA" w:rsidP="00B12324">
+      <w:pPr>
+        <w:ind w:firstLine="62"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E062D15" w14:textId="77777777" w:rsidR="00F53CCA" w:rsidRDefault="00F53CCA" w:rsidP="00B12324">
+      <w:pPr>
+        <w:ind w:firstLine="62"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4764680A" w14:textId="77777777" w:rsidR="00F53CCA" w:rsidRDefault="00F53CCA" w:rsidP="00B12324">
+      <w:pPr>
+        <w:ind w:firstLine="62"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="557F83C5" w14:textId="77777777" w:rsidR="00F53CCA" w:rsidRPr="002414A3" w:rsidRDefault="00F53CCA" w:rsidP="00B12324">
+      <w:pPr>
+        <w:ind w:firstLine="62"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9893" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9893"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="002414A3" w14:paraId="128EA40B" w14:textId="77777777" w:rsidTr="00B12324">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9893" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7E97B5" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:ind w:firstLine="62"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002414A3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SUPAŽINDINIMAS SU VERTINIMU IR TEIKIAMA IŠVADA </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B12324" w:rsidRPr="002414A3" w14:paraId="3440CED4" w14:textId="77777777" w:rsidTr="00B12324">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0537F0B3" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E19A711" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002414A3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Susipažinau. Esu informuotas apie apeliacijos galimybes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="492B1F2D" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="00D47D23" w:rsidRDefault="00B12324" w:rsidP="004A3F01">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1657DFAF" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002414A3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>___________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="442D0A5A" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="004A3F01" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002414A3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>(vieno iš tėvų (globėjų, rūpintojų) arba pilnamečio mokinio parašas, vard</w:t>
+            </w:r>
+            <w:r w:rsidR="004A3F01">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>as, pavardė, susipažinimo data)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EF2E701" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1794CFB5" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002414A3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pastaba.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002414A3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Vaiko teisė – ugdytis pagal galias ir gebėjimus, gauti reikiamą švietimo pagalbą (Lietuvos Respublikos švietimo įstatymo 14 straipsnio 1 dalis).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42F10B06" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="354B7934" w14:textId="77777777" w:rsidR="00B12324" w:rsidRPr="002414A3" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55B1F97B" w14:textId="17CC47B3" w:rsidR="00AE4DD5" w:rsidRDefault="00B12324" w:rsidP="00B12324">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4305"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F53CCA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27BCC7A4" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:before="12"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00883077" w:rsidP="00883077">
+    <w:p w14:paraId="579BEAAD" w14:textId="3587E6E2" w:rsidR="00F53CCA" w:rsidRDefault="00F53CCA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B137DB" w14:textId="77777777" w:rsidR="002D75DA" w:rsidRPr="002414A3" w:rsidRDefault="002D75DA" w:rsidP="00AE4DD5">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:spacing w:before="12"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="5920" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3722"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AF6D87" w14:paraId="4B9DEA97" w14:textId="77777777" w:rsidTr="00AF6D87">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3938" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10439DE5" w14:textId="77777777" w:rsidR="00AF6D87" w:rsidRPr="00AF6D87" w:rsidRDefault="00AF6D87" w:rsidP="00AF6D87">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6D87">
+              <w:t>Mokinio specialiųjų ugdymosi poreikių vertinimo, ugdymo pritaikymo ir (ar) reikalingos švietimo pagalbos skyrimo tvarkos aprašas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D0D2054" w14:textId="77777777" w:rsidR="00AF6D87" w:rsidRDefault="00AF6D87" w:rsidP="00AF6D87">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6D87">
+              <w:t>Priedas Nr. 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="043D85EA" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7089"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidTr="00B12324">
+      <w:tr w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w14:paraId="0DCDBF30" w14:textId="77777777" w:rsidTr="009323DF">
         <w:trPr>
           <w:trHeight w:val="332"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00883077" w:rsidP="00B12324">
+          <w:p w14:paraId="47471A6E" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="009323DF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:ind w:right="-23"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00883077" w:rsidP="00883077">
+    <w:p w14:paraId="292C4405" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="00AF6D87" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas1"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
           <w:iCs/>
           <w:position w:val="6"/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="00AF6D87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
           <w:iCs/>
           <w:position w:val="6"/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>(vieno iš tėvų (globėjų, rūpintojų) vardas ir pavardė)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00883077" w:rsidP="00883077">
+    <w:p w14:paraId="223A3468" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="00AF6D87" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas1"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="6"/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="8"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9642"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidTr="00B12324">
+      <w:tr w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w14:paraId="4E9728A0" w14:textId="77777777" w:rsidTr="009323DF">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9746" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00883077" w:rsidP="00B12324">
+          <w:p w14:paraId="2DF9434A" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="009323DF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:ind w:right="-23"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00883077" w:rsidP="00883077">
+    <w:p w14:paraId="17FE6B8D" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:ind w:right="-23"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(gyvenamosios vietos adresas, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00700C81">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF6D87">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gyvenamosios vietos adresas, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF6D87">
         <w:rPr>
           <w:bCs/>
-          <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>telefono numeris)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00883077" w:rsidP="00883077">
+    <w:p w14:paraId="1670C981" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Patvirtinta"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00883077" w:rsidP="00883077">
+    <w:p w14:paraId="7FEF2610" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas1"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B12324" w:rsidRPr="00700C81" w:rsidRDefault="00B12324" w:rsidP="00883077">
+    <w:p w14:paraId="1494299A" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas1"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Akmenės rajono savivaldybės</w:t>
+        <w:t xml:space="preserve">Akmenės rajono </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>švietimo pagalbos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00B12324" w:rsidP="00883077">
+    <w:p w14:paraId="130CC11B" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas1"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>pedagoginės psichologinės</w:t>
+        <w:t>tarnybos direktoriui</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00B12324" w:rsidP="00883077">
+    <w:p w14:paraId="6B58D936" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas1"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00700C81">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00883077" w:rsidP="00883077">
+    <w:p w14:paraId="4A91D37E" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas1"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00883077" w:rsidP="00883077">
+    <w:p w14:paraId="576B71BF" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas1"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00883077" w:rsidP="00883077">
+    <w:p w14:paraId="4FF79895" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PRAŠYMAS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00883077" w:rsidP="00883077">
+    <w:p w14:paraId="68A5710E" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DĖL MOKINIO SPECIALIŲJŲ UGDYMOSI POREIKIŲ ĮVERTINIMO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00883077" w:rsidP="00883077">
+    <w:p w14:paraId="2DEF19A0" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00883077" w:rsidP="00883077">
+    <w:p w14:paraId="48B6EC69" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:ind w:right="-23"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20___  m. ______________________d.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00B12324" w:rsidP="00883077">
+    <w:p w14:paraId="2C985774" w14:textId="77777777" w:rsidR="000D5583" w:rsidRPr="002414A3" w:rsidRDefault="000D5583" w:rsidP="00AE4DD5">
+      <w:pPr>
+        <w:ind w:right="-23"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5FD8C7" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="000D5583" w:rsidRDefault="000D5583" w:rsidP="00AF6D87">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:t>Naujoji Akmenė</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D5583">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(surašymo vieta)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00883077" w:rsidP="00883077">
+    <w:p w14:paraId="570C29C0" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas1"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00700C81">
-[...16 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00883077" w:rsidP="00883077">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="08AA947A" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AF6D87">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prašau įvertinti mano sūnaus (dukters), globotinio (-ės), rūpintinio(-ės)___________</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6D87">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00883077" w:rsidP="00883077">
+    <w:p w14:paraId="130ECB1D" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="00AF6D87" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00883077" w:rsidP="00883077">
-[...1 lines deleted...]
-        <w:ind w:firstLine="540"/>
+    <w:p w14:paraId="3992D341" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6D87">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________pecialiuosius ugdymosi poreikius.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50BF3589" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF6D87">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(vardas ir pavardė)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5275A934" w14:textId="77777777" w:rsidR="00AF6D87" w:rsidRPr="00AF6D87" w:rsidRDefault="00AF6D87" w:rsidP="00AE4DD5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06E900F8" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AF6D87">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sutinku, kad Tarnybai teikiamuose dokumentuose esantys asmens ir kiti duomenys būtų apdorojami ir saugomi Tarnybos dokumentuose,  informacinėse sistemose ir, kad Tarnyba gautų  asmens ir kitus duomenis iš kitų juridinių asmenų registrų ar duomenų bazių. Duomenys tvarkomi laikantis Bendrojo duomenų apsaugos reglamento,  Europos Sąjungos ir Lietuvos Respublikos teisės aktų nuostatų. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00883077" w:rsidP="00883077">
-[...11 lines deleted...]
-        <w:t>________________________________________________________________________</w:t>
+    <w:p w14:paraId="33D6CBBD" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AF6D87">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Esu informuotas (-a), kad Tėvai (globėjai, rūpintojai) arba pilnametis mokinys per 5 darbo dienas nuo pristatytos Vertinimo išvados g</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ali teikti apeliaciją Tarnybai.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00883077" w:rsidP="00883077">
-[...15 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="5252DA7D" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00883077" w:rsidP="00883077">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="4F94DC87" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00883077" w:rsidP="00883077">
-[...49 lines deleted...]
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00883077" w:rsidP="00883077">
+    <w:p w14:paraId="1CDD0F32" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00883077" w:rsidP="00883077">
+    <w:p w14:paraId="679CB712" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vienas iš tėvų (globėjų, rūpintojų)         _____________                  _______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00883077" w:rsidP="00883077">
+    <w:p w14:paraId="02281971" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="00AF6D87" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:ind w:right="-23"/>
         <w:rPr>
-          <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF6D87">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                       </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6D87">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF6D87">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF6D87">
+        <w:rPr>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>(parašas)                                     (vardas, pavardė)</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(parašas)                                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6D87">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF6D87">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    (vardas, pavardė)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00883077" w:rsidP="00883077">
+    <w:p w14:paraId="5764A6BE" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="00AF6D87" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:ind w:firstLine="5670"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00883077" w:rsidP="00883077">
+    <w:p w14:paraId="4B5DA4B0" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00883077" w:rsidRPr="00700C81" w:rsidRDefault="00883077" w:rsidP="006F4350">
+    <w:p w14:paraId="6283C05D" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:before="12"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B12324" w:rsidRPr="00700C81" w:rsidRDefault="00B12324" w:rsidP="006F4350">
+    <w:p w14:paraId="7377941C" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:before="12"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="4D79FEB1" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:spacing w:before="12"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C2CA457" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:spacing w:before="12"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37A987DB" w14:textId="77777777" w:rsidR="0042638E" w:rsidRDefault="0042638E" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:spacing w:before="105" w:line="201" w:lineRule="auto"/>
         <w:ind w:left="5604" w:right="103"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...3 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="7DCDA5C3" w14:textId="77777777" w:rsidR="00AF6D87" w:rsidRDefault="00AF6D87" w:rsidP="00AE4DD5">
+      <w:pPr>
+        <w:spacing w:before="105" w:line="201" w:lineRule="auto"/>
+        <w:ind w:left="5604" w:right="103"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="555D1570" w14:textId="77777777" w:rsidR="00AF6D87" w:rsidRDefault="00AF6D87" w:rsidP="00AE4DD5">
+      <w:pPr>
+        <w:spacing w:before="105" w:line="201" w:lineRule="auto"/>
+        <w:ind w:left="5604" w:right="103"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F0C3D3B" w14:textId="77777777" w:rsidR="00AF6D87" w:rsidRDefault="00AF6D87" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:before="12"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="6AC0A0A6" w14:textId="77777777" w:rsidR="00F53CCA" w:rsidRDefault="00F53CCA">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="5637" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4005"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AF6D87" w14:paraId="7D6C73F1" w14:textId="77777777" w:rsidTr="00AF6D87">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4221" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4395EE94" w14:textId="5EB89889" w:rsidR="00AF6D87" w:rsidRPr="00AF6D87" w:rsidRDefault="00AF6D87" w:rsidP="00AF6D87">
+            <w:pPr>
+              <w:pStyle w:val="Pagrindinistekstas"/>
+              <w:spacing w:before="12"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6D87">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Mokinio specialiųjų ugdymosi poreikių vertinimo, ugdymo pritaikymo ir (ar) reikalingos švietimo pagalbos skyrimo tvarkos aprašo </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69EE7E34" w14:textId="77777777" w:rsidR="00AF6D87" w:rsidRDefault="00AF6D87" w:rsidP="00AF6D87">
+            <w:pPr>
+              <w:pStyle w:val="Pagrindinistekstas"/>
+              <w:spacing w:before="12"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6D87">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Priedas Nr. 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="44A8E9B3" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7089"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidTr="00FE0163">
+      <w:tr w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w14:paraId="4E7BD210" w14:textId="77777777" w:rsidTr="009323DF">
         <w:trPr>
           <w:trHeight w:val="332"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00FE0163">
+          <w:p w14:paraId="1F1A4954" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="009323DF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:ind w:right="-23"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="7F3692A4" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="00AF6D87" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas1"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
           <w:iCs/>
           <w:position w:val="6"/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="00AF6D87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
           <w:iCs/>
           <w:position w:val="6"/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>(vardas ir pavardė)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="6BA48DD2" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas1"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9642"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidTr="00FE0163">
+      <w:tr w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w14:paraId="4238BC03" w14:textId="77777777" w:rsidTr="009323DF">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9746" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00FE0163">
+          <w:p w14:paraId="22E18F07" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="009323DF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:ind w:right="-23"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="159188F9" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="00AF6D87" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:ind w:right="-23"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00700C81">
-[...1 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00AF6D87">
+        <w:rPr>
           <w:iCs/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(gyvenamosios vietos adresas, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="00AF6D87">
         <w:rPr>
           <w:bCs/>
-          <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>telefono numeris)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="0B406FAF" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="00AF6D87" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Patvirtinta"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="42093B08" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas1"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="772A6D0E" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas1"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Akmenės rajono savivaldybės</w:t>
+        <w:t xml:space="preserve">Akmenės rajono </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>švietimo pagalbos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="31A6B968" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas1"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>pedagoginės psichologinės</w:t>
+        <w:t>tarnybos direktoriui</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="6423A66B" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas1"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00700C81">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="46B43654" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas1"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="0A951E18" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas1"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="15B02F93" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PRAŠYMAS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="231DDE5D" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DĖL SPECIALIŲJŲ UGDYMOSI POREIKIŲ ĮVERTINIMO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="4BE865F5" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="2D9C4F7B" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:ind w:right="-23"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20___  m. ______________________d.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="60A1F59A" w14:textId="77777777" w:rsidR="000D5583" w:rsidRPr="002414A3" w:rsidRDefault="000D5583" w:rsidP="000D5583">
+      <w:pPr>
+        <w:ind w:right="-23"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4057FF92" w14:textId="77777777" w:rsidR="000D5583" w:rsidRPr="000D5583" w:rsidRDefault="000D5583" w:rsidP="000D5583">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:t>Naujoji Akmenė</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D5583">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(surašymo vieta)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="0AF449BA" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas1"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00700C81">
-[...16 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="58BD1533" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AF6D87">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prašau įvertinti mano _________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6D87">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
-[...1 lines deleted...]
-        <w:ind w:firstLine="540"/>
+    <w:p w14:paraId="68E31AF2" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="00AF6D87" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
+      <w:pPr>
+        <w:ind w:left="5040"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF6D87">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(vardas ir pavardė)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B8D9273" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>specialiuosius ugdymosi poreikius.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31382C21" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AF6D87">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00700C81">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Prašau įvertinti mano _________________________________________________________</w:t>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sutinku, kad Tarnybai teikiamuose dokumentuose esantys asmens ir kiti duomenys būtų apdorojami ir saugomi Tarnybos dokumentuose,  informacinėse sistemose ir, kad Tarnyba gautų  asmens ir kitus duomenis iš kitų juridinių asmenų registrų ar duomenų bazių. Duomenys tvarkomi laikantis Bendrojo duomenų apsaugos reglamento,  Europos Sąjungos ir Lietuvos Respublikos teisės aktų nuostatų. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
-[...14 lines deleted...]
-        <w:t>(vardas ir pavardė)</w:t>
+    <w:p w14:paraId="5301CC9F" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="004352F7">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esu informuotas (-a), kad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>per 5 darbo dienas nuo pristatytos Vertinimo išvados galiu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> teikti apeliaciją Tarnybai.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="0713D96A" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
-[...13 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="1F886F55" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
-[...57 lines deleted...]
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="5023CFB8" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="08E49665" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                       _____________                  _______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="446A5E48" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00700C81">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                          </w:t>
+      </w:r>
+      <w:r w:rsidR="004352F7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004352F7">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(parašas)                                     </w:t>
+      </w:r>
+      <w:r w:rsidR="004352F7">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004352F7">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(vardas, pavardė</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(parašas)                                     (vardas, pavardė)</w:t>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="3FAFD5D6" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:ind w:firstLine="5670"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00B12324">
+    <w:p w14:paraId="57AB38E0" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:spacing w:before="105" w:line="201" w:lineRule="auto"/>
         <w:ind w:left="5604" w:right="103"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00B12324">
+    <w:p w14:paraId="5EB1C3D0" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:spacing w:before="105" w:line="201" w:lineRule="auto"/>
         <w:ind w:left="5604" w:right="103"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00B12324">
+    <w:p w14:paraId="64B1E59E" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:spacing w:before="105" w:line="201" w:lineRule="auto"/>
         <w:ind w:left="5604" w:right="103"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00B12324">
+    <w:p w14:paraId="17C2BD2F" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:spacing w:before="105" w:line="201" w:lineRule="auto"/>
         <w:ind w:left="5604" w:right="103"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="24E0854C" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:spacing w:before="105" w:line="201" w:lineRule="auto"/>
         <w:ind w:left="5604" w:right="103"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...3 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="54668A8D" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
+      <w:pPr>
+        <w:spacing w:before="105" w:line="201" w:lineRule="auto"/>
+        <w:ind w:left="5604" w:right="103"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="7CDE2A2C" w14:textId="77777777" w:rsidR="004352F7" w:rsidRDefault="004352F7" w:rsidP="000D5583">
+      <w:pPr>
+        <w:spacing w:before="105" w:line="201" w:lineRule="auto"/>
+        <w:ind w:right="103"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7204C9D9" w14:textId="77777777" w:rsidR="004352F7" w:rsidRDefault="004352F7" w:rsidP="004352F7">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:spacing w:before="12"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CC09161" w14:textId="77777777" w:rsidR="000D5583" w:rsidRDefault="000D5583" w:rsidP="004352F7">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:spacing w:before="12"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5011A951" w14:textId="77777777" w:rsidR="00F53CCA" w:rsidRDefault="00F53CCA">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="5778" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3864"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004352F7" w14:paraId="54AF1389" w14:textId="77777777" w:rsidTr="004352F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42960058" w14:textId="12E7576D" w:rsidR="004352F7" w:rsidRDefault="004352F7" w:rsidP="004352F7">
+            <w:pPr>
+              <w:pStyle w:val="Pagrindinistekstas"/>
+              <w:spacing w:before="12"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6D87">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Mokinio specialiųjų ugdymosi poreikių vertinimo, ugdymo pritaikymo ir (ar) reikalingos švietimo pagalbos skyrimo tvarkos aprašo </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F97FC19" w14:textId="77777777" w:rsidR="004352F7" w:rsidRPr="004352F7" w:rsidRDefault="004352F7" w:rsidP="004352F7">
+            <w:pPr>
+              <w:pStyle w:val="Pagrindinistekstas"/>
+              <w:spacing w:before="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Priedas Nr. 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5B8D6169" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="573"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C93469" w:rsidRPr="00700C81" w:rsidRDefault="00C93469" w:rsidP="00A77744">
+    <w:p w14:paraId="59DECF89" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00F53CCA">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:spacing w:before="1"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53CCA52B" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="004352F7" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="573"/>
         <w:jc w:val="center"/>
-      </w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004352F7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>(Ugdymo įstaig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004352F7">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00C93469" w:rsidRPr="00700C81" w:rsidRDefault="00C93469" w:rsidP="00A77744">
+    <w:p w14:paraId="6CE939C3" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
-        <w:spacing w:before="1"/>
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00C93469" w:rsidP="00A77744">
+    <w:p w14:paraId="4A59D132" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
-        <w:spacing w:before="1"/>
-[...5 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
-[...39 lines deleted...]
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="72BB3F9B" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:before="227"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="14841259" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4253"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="681" w:right="5389"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:t xml:space="preserve">Akmenės rajono </w:t>
+      </w:r>
+      <w:r>
+        <w:t>švietimo pagalbos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C0AFAF" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="681" w:right="5893"/>
       </w:pPr>
-      <w:r w:rsidRPr="00700C81">
-        <w:t>Akmenės rajono savivaldybės pedagoginės psichologinės</w:t>
+      <w:r w:rsidRPr="002414A3">
+        <w:t>Tarnybos direktoriui</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="60208DC3" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
-        <w:spacing w:before="1"/>
-[...4 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
-[...4 lines deleted...]
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="5BEB4CBA" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:before="128"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="6CEB6212" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:ind w:left="573"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00700C81">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PRAŠYMAS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="1D1E38F6" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:ind w:left="572"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00700C81">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DĖL</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SPECIALIŲJŲ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UGDYMOSI</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>POREIKIŲ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VERTINIMO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="2B7C08EA" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="506EC0CA" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3718"/>
         </w:tabs>
         <w:ind w:left="597"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00700C81">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="67"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
         <w:t xml:space="preserve">m. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00700C81">
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>d.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="43E6DFAC" w14:textId="77777777" w:rsidR="004352F7" w:rsidRDefault="004352F7" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
-        <w:spacing w:before="138"/>
-        <w:ind w:left="574"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3718"/>
+        </w:tabs>
+        <w:ind w:left="597"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-      </w:r>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="0B1F9E9B" w14:textId="77777777" w:rsidR="004352F7" w:rsidRDefault="004352F7" w:rsidP="00AE4DD5">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3718"/>
+        </w:tabs>
+        <w:ind w:left="597"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571460F8" w14:textId="77777777" w:rsidR="004352F7" w:rsidRPr="004352F7" w:rsidRDefault="004352F7" w:rsidP="00AE4DD5">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3718"/>
+        </w:tabs>
+        <w:ind w:left="597"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>(surašymo vieta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D900EE" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:before="253"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C93469" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00B15DFE">
+    <w:p w14:paraId="77058772" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="004352F7" w:rsidP="004352F7">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="2129"/>
+          <w:tab w:val="left" w:pos="3098"/>
+          <w:tab w:val="left" w:pos="4186"/>
+          <w:tab w:val="left" w:pos="5488"/>
+          <w:tab w:val="left" w:pos="6109"/>
+          <w:tab w:val="left" w:pos="7531"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AE4DD5" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Prašau</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> į</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4DD5" w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vertinti </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4DD5" w:rsidRPr="002414A3">
+        <w:t xml:space="preserve"> ____________________</w:t>
+      </w:r>
+      <w:r>
+        <w:t>______________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4DD5" w:rsidRPr="002414A3">
+        <w:t xml:space="preserve"> gimusio(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2A0A37" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="004352F7" w:rsidRDefault="004352F7" w:rsidP="004352F7">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="2129"/>
           <w:tab w:val="left" w:pos="3098"/>
           <w:tab w:val="left" w:pos="4186"/>
           <w:tab w:val="left" w:pos="5488"/>
           <w:tab w:val="left" w:pos="6109"/>
           <w:tab w:val="left" w:pos="7531"/>
         </w:tabs>
-      </w:pPr>
-      <w:r w:rsidRPr="00700C81">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AE4DD5" w:rsidRPr="004352F7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(vaiko vardas, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4DD5" w:rsidRPr="004352F7">
         <w:rPr>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> gimusio(s) </w:t>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>pavardė)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C93469" w:rsidRPr="00700C81" w:rsidRDefault="00C93469" w:rsidP="00C93469">
-[...29 lines deleted...]
-    <w:p w:rsidR="00C93469" w:rsidRPr="00700C81" w:rsidRDefault="00B15DFE" w:rsidP="00C93469">
+    <w:p w14:paraId="29D6A5BE" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="004352F7" w:rsidP="004352F7">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:before="88"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidR="00C93469" w:rsidRPr="00700C81">
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">_______________ </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4DD5" w:rsidRPr="002414A3">
+        <w:t>specialiuosius</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4DD5" w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C93469" w:rsidRPr="00700C81">
+      <w:r w:rsidR="00AE4DD5" w:rsidRPr="002414A3">
         <w:t>ugdymosi</w:t>
       </w:r>
-      <w:r w:rsidR="00C93469" w:rsidRPr="00700C81">
+      <w:r w:rsidR="00AE4DD5" w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C93469" w:rsidRPr="00700C81">
+      <w:r w:rsidR="00AE4DD5" w:rsidRPr="002414A3">
         <w:t>poreikius</w:t>
       </w:r>
-      <w:r w:rsidR="00C93469" w:rsidRPr="00700C81">
+      <w:r w:rsidR="00AE4DD5" w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00C93469" w:rsidP="00C93469">
+    <w:p w14:paraId="2AA1219F" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="004352F7" w:rsidRDefault="00AE4DD5" w:rsidP="004352F7">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5334"/>
           <w:tab w:val="left" w:pos="9601"/>
         </w:tabs>
-      </w:pPr>
-[...16 lines deleted...]
-          <w:i/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004352F7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (gimimo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004352F7">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="16"/>
+          <w:sz w:val="18"/>
         </w:rPr>
         <w:t>data)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="0293A210" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8160"/>
         </w:tabs>
         <w:spacing w:before="142"/>
         <w:ind w:left="2241"/>
         <w:rPr>
           <w:i/>
-          <w:sz w:val="16"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00700C81">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="74BCF65B" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="10440A42" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="004352F7">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
-        <w:ind w:left="1131"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00700C81">
+        <w:ind w:left="1131" w:hanging="280"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>PRIDEDAMA:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00B15DFE" w:rsidP="00B15DFE">
+    <w:p w14:paraId="1D4A407F" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="000D5583">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00700C81">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:firstLine="131"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
         <w:t>Pirminio ugdymosi poreikių vertinimo forma.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B15DFE" w:rsidRPr="00700C81" w:rsidRDefault="00B15DFE" w:rsidP="00B15DFE">
+    <w:p w14:paraId="44991CA8" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="000D5583">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00700C81">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:firstLine="131"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
         <w:t>Mokinio Individualus pagalbos planas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C93469" w:rsidRPr="00700C81" w:rsidRDefault="00C93469" w:rsidP="00B15DFE">
+    <w:p w14:paraId="40ED2EAD" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="000D5583">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:firstLine="131"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="66246DEC" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744">
+    <w:p w14:paraId="1E99F717" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C93469" w:rsidRPr="00700C81" w:rsidRDefault="00C93469" w:rsidP="00A77744">
+    <w:p w14:paraId="13A8E69B" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C93469" w:rsidRPr="00700C81" w:rsidRDefault="00C93469" w:rsidP="00A77744">
+    <w:p w14:paraId="51A37318" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C93469" w:rsidRPr="00700C81" w:rsidRDefault="00C93469" w:rsidP="00A77744">
+    <w:p w14:paraId="06832EB2" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C93469" w:rsidRPr="00700C81" w:rsidRDefault="00C93469" w:rsidP="00C93469">
+    <w:p w14:paraId="71A3275F" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00700C81">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">                          _____________                  _______________________</w:t>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Direktorius                                                    _____________                  _______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C93469" w:rsidRPr="00700C81" w:rsidRDefault="00C93469" w:rsidP="00C93469">
+    <w:p w14:paraId="1B2A5702" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="004352F7" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:ind w:right="-23"/>
         <w:rPr>
-          <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+      <w:r w:rsidR="000D5583">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002414A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004352F7">
+        <w:rPr>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>(parašas)                                     (vardas, pavardė)</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(parašas)                                    </w:t>
+      </w:r>
+      <w:r w:rsidR="000D5583">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004352F7">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (vardas, pavardė)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00C93469">
+    <w:p w14:paraId="4258A5FE" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77744" w:rsidRPr="00700C81" w:rsidRDefault="00A77744" w:rsidP="00A77744"/>
-[...15 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="5DE4D8F0" w14:textId="77777777" w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidRDefault="00AE4DD5" w:rsidP="00AE4DD5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B12324" w:rsidRPr="00700C81" w:rsidRDefault="00B12324" w:rsidP="00B12324">
-[...12956 lines deleted...]
-    <w:sectPr w:rsidR="00B12324" w:rsidRPr="00700C81" w:rsidSect="00883077">
+    <w:sectPr w:rsidR="00AE4DD5" w:rsidRPr="002414A3" w:rsidSect="00F53CCA">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11910" w:h="16840"/>
-      <w:pgMar w:top="1701" w:right="567" w:bottom="1134" w:left="1701" w:header="0" w:footer="633" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="0" w:footer="633" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00047C82" w:rsidRDefault="00047C82">
+    <w:p w14:paraId="4C208A03" w14:textId="77777777" w:rsidR="00B24B59" w:rsidRDefault="00B24B59">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00047C82" w:rsidRDefault="00047C82">
+    <w:p w14:paraId="2A090EA5" w14:textId="77777777" w:rsidR="00B24B59" w:rsidRDefault="00B24B59">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="VL PGothic">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesLT">
     <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00FE0163" w:rsidRDefault="00FE0163">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7BAA56CE" w14:textId="77777777" w:rsidR="00910174" w:rsidRDefault="00910174">
     <w:pPr>
       <w:pStyle w:val="Pagrindinistekstas"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00FE0163" w:rsidRDefault="00FE0163">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34E8957B" w14:textId="77777777" w:rsidR="00910174" w:rsidRDefault="00910174">
     <w:pPr>
       <w:pStyle w:val="Pagrindinistekstas"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00047C82" w:rsidRDefault="00047C82">
+    <w:p w14:paraId="5D3709EE" w14:textId="77777777" w:rsidR="00B24B59" w:rsidRDefault="00B24B59">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00047C82" w:rsidRDefault="00047C82">
+    <w:p w14:paraId="389B7B9A" w14:textId="77777777" w:rsidR="00B24B59" w:rsidRDefault="00B24B59">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00FE0163" w:rsidRDefault="00FE0163">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1308E071" w14:textId="77777777" w:rsidR="00910174" w:rsidRDefault="00910174">
     <w:pPr>
       <w:pStyle w:val="Pagrindinistekstas"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:eastAsia="lt-LT"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="484370432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="484370432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="100C5E74" wp14:editId="45904C2E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4064000</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>347345</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="165100" cy="194310"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Textbox 4"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="165100" cy="194310"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00FE0163" w:rsidRDefault="00FE0163">
+                        <w:p w14:paraId="4BC7487E" w14:textId="77777777" w:rsidR="00910174" w:rsidRDefault="00910174">
                           <w:pPr>
                             <w:pStyle w:val="Pagrindinistekstas"/>
                             <w:spacing w:before="10"/>
                             <w:ind w:left="60"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="0022481B">
+                          <w:r w:rsidR="000D5583">
                             <w:rPr>
                               <w:noProof/>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
-                            <w:t>2</w:t>
+                            <w:t>5</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="100C5E74" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:320pt;margin-top:27.35pt;width:13pt;height:15.3pt;z-index:-18946048;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJwX+SpgEAAD4DAAAOAAAAZHJzL2Uyb0RvYy54bWysUl9v0zAQf0fiO1h+p05GmSBqOgETCGkC&#10;pG0fwHHsxiL2GZ/bpN+es5t2E7xNvDjn3Pn35+42N7Mb2UFHtOBbXq8qzrRX0Fu/a/njw5c37znD&#10;JH0vR/C65UeN/Gb7+tVmCo2+ggHGXkdGIB6bKbR8SCk0QqAatJO4gqA9JQ1EJxNd4070UU6E7kZx&#10;VVXXYoLYhwhKI9Lf21OSbwu+MVqlH8agTmxsOWlL5Yzl7PIpthvZ7KIMg1WLDPkCFU5aT6QXqFuZ&#10;JNtH+w+UsyoCgkkrBU6AMVbp4oHc1NVfbu4HGXTxQs3BcGkT/j9Y9f3wMzLbt3zNmZeORvSg59TB&#10;zNa5OVPAhmruA1Wl+RPMNORiFMMdqF9IJeJZzekBUnVuxmyiy1+yyegh9f946TmRMJXRrt/VFWUU&#10;peoP67d1mYl4ehwipq8aHMtByyONtAiQhztMmV4255JFy4k+q0pzNy8mOuiP5GGiUbccf+9l1JyN&#10;3zz1Mu/FOYjnoDsHMY2foWxPtuLh4z6BsYU5U5xwF2YaUhG0LFTeguf3UvW09ts/AAAA//8DAFBL&#10;AwQUAAYACAAAACEAOfuC/uAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI&#10;3KhDadwqxKlQUcUBcWgBiaMbL3FEvI5sN3X/HnMqx9kZzb6p18kObEIfekcS7mcFMKTW6Z46CR/v&#10;27sVsBAVaTU4QglnDLBurq9qVWl3oh1O+9ixXEKhUhJMjGPFeWgNWhVmbkTK3rfzVsUsfce1V6dc&#10;bgc+LwrBreopfzBqxI3B9md/tBI+N+P2NX0Z9TaV+uV5vtydfZukvL1JT4/AIqZ4CcMffkaHJjMd&#10;3JF0YIMEsSjyliihXCyB5YAQIh8OElblA/Cm5v8XNL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAycF/kqYBAAA+AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAOfuC/uAAAAAJAQAADwAAAAAAAAAAAAAAAAAABAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAA0FAAAAAA==&#10;" filled="f" stroked="f">
-              <v:path arrowok="t"/>
+            <v:shape id="Textbox 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:320pt;margin-top:27.35pt;width:13pt;height:15.3pt;z-index:-18946048;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC54iIEkgEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1MkCK4iaroAVCGkF&#10;Ky37Aa5jNxGxx8y4Tfr3jL1pi+C24jIZZ8Zv3nvj9c3sR3GwSAOEVtarSgobDHRD2LXy8cfnV++k&#10;oKRDp0cItpVHS/Jm8/LFeoqNvYIexs6iYJBAzRRb2acUG6XI9NZrWkG0gYsO0OvER9ypDvXE6H5U&#10;V1V1rSbALiIYS8R/b5+KclPwnbMmfXeObBJjK5lbKhFL3OaoNmvd7FDHfjALDf0MFl4PgYeeoW51&#10;0mKPwz9QfjAIBC6tDHgFzg3GFg2spq7+UvPQ62iLFjaH4tkm+n+w5tvhId6jSPNHmHmBRQTFOzA/&#10;ib1RU6Rm6cmeUkPcnYXODn3+sgTBF9nb49lPOydhMtr127riiuFS/f7N67r4rS6XI1L6YsGLnLQS&#10;eV2FgD7cUcrjdXNqWbg8jc9E0ryduSWnW+iOrGHiNbaSfu01WinGr4F9yjs/JXhKtqcE0/gJysvI&#10;UgJ82CdwQ5l8wV0m8wIKoeWx5A3/eS5dlye9+Q0AAP//AwBQSwMEFAAGAAgAAAAhAJ7yg+TfAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoDbSmTeNUFYITEmoaDhydeJtY&#10;jdchdtvw95gTHGdnNPsm30yuZ2ccg/Wk4H4mgCE13lhqFXxUr3dLYCFqMrr3hAq+McCmuL7KdWb8&#10;hUo872PLUgmFTCvoYhwyzkPTodNh5gek5B386HRMcmy5GfUllbuePwghudOW0odOD/jcYXPcn5yC&#10;7SeVL/brvd6Vh9JW1UrQmzwqdXszbdfAIk7xLwy/+AkdisRU+xOZwHoFci7SlqhgMX8ClgJSynSo&#10;FSwXj8CLnP9fUPwAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAueIiBJIBAAAaAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnvKD5N8AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAADsAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPgEAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="00FE0163" w:rsidRDefault="00FE0163">
+                  <w:p w14:paraId="4BC7487E" w14:textId="77777777" w:rsidR="00910174" w:rsidRDefault="00910174">
                     <w:pPr>
                       <w:pStyle w:val="Pagrindinistekstas"/>
                       <w:spacing w:before="10"/>
                       <w:ind w:left="60"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="0022481B">
+                    <w:r w:rsidR="000D5583">
                       <w:rPr>
                         <w:noProof/>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
-                      <w:t>2</w:t>
+                      <w:t>5</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00FE0163" w:rsidRDefault="00FE0163">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0009492E" w14:textId="77777777" w:rsidR="00910174" w:rsidRDefault="00910174">
     <w:pPr>
       <w:pStyle w:val="Pagrindinistekstas"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="035467A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="461AD88E"/>
     <w:lvl w:ilvl="0" w:tplc="7B1A33B8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="379" w:hanging="272"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="DejaVu Sans" w:hAnsi="DejaVu Sans" w:cs="DejaVu Sans" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="96"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8D4E8992">
@@ -24675,51 +30894,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1668" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1968" w:hanging="720"/>
+        <w:ind w:left="1997" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -25006,50 +31225,139 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6854" w:hanging="272"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CA664A18">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7779" w:hanging="272"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42324B27"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="055A9C24"/>
+    <w:lvl w:ilvl="0" w:tplc="D7B6E66A">
+      <w:start w:val="18"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="758" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1478" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2198" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2918" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3638" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4358" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5078" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5798" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6518" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43AB3622"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC6EC37A"/>
     <w:lvl w:ilvl="0" w:tplc="CB4A77C0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="414" w:hanging="267"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="VL PGothic" w:eastAsia="VL PGothic" w:hAnsi="VL PGothic" w:cs="VL PGothic" w:hint="default"/>
         <w:spacing w:val="0"/>
         <w:w w:val="86"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9E34A318">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1366" w:hanging="267"/>
       </w:pPr>
       <w:rPr>
@@ -25120,51 +31428,51 @@
     <w:lvl w:ilvl="7" w:tplc="6D389BB8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7045" w:hanging="267"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6B1EC482">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7992" w:hanging="267"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C397392"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E2FC7DBC"/>
     <w:lvl w:ilvl="0" w:tplc="F1FCCFE2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="414" w:hanging="267"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="VL PGothic" w:eastAsia="VL PGothic" w:hAnsi="VL PGothic" w:cs="VL PGothic" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="86"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A8F8DFCA">
       <w:numFmt w:val="bullet"/>
@@ -25241,51 +31549,51 @@
     <w:lvl w:ilvl="7" w:tplc="01E06446">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7045" w:hanging="267"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="51AE13AE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7992" w:hanging="267"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="540B6615"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F90838C8"/>
     <w:lvl w:ilvl="0" w:tplc="994EC6BC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="414" w:hanging="267"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="VL PGothic" w:eastAsia="VL PGothic" w:hAnsi="VL PGothic" w:cs="VL PGothic" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="86"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BC42E614">
       <w:numFmt w:val="bullet"/>
@@ -25362,51 +31670,164 @@
     <w:lvl w:ilvl="7" w:tplc="108C4B16">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7045" w:hanging="267"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EE0850CE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7992" w:hanging="267"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CC70E91"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E30E0C6E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="26"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1614" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4122" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5616" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6750" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8244" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9378" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="10872" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FF80881"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF4A8496"/>
     <w:lvl w:ilvl="0" w:tplc="E504455C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="379" w:hanging="272"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="DejaVu Sans" w:hAnsi="DejaVu Sans" w:cs="DejaVu Sans" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="96"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5DD2D048">
       <w:numFmt w:val="bullet"/>
@@ -25483,51 +31904,51 @@
     <w:lvl w:ilvl="7" w:tplc="14D0EF8E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6854" w:hanging="272"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="98A47716">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7779" w:hanging="272"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63CA03CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B5EAF68"/>
     <w:lvl w:ilvl="0" w:tplc="B34CE83E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="414" w:hanging="267"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="VL PGothic" w:eastAsia="VL PGothic" w:hAnsi="VL PGothic" w:cs="VL PGothic" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="86"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="586813B0">
       <w:numFmt w:val="bullet"/>
@@ -25604,51 +32025,51 @@
     <w:lvl w:ilvl="7" w:tplc="FC0E6818">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6866" w:hanging="267"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EADCB038">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7787" w:hanging="267"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B3364BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2364F694"/>
     <w:lvl w:ilvl="0" w:tplc="483A518C">
       <w:start w:val="31"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="681" w:hanging="382"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D3DADC3E">
@@ -25726,51 +32147,51 @@
     <w:lvl w:ilvl="7" w:tplc="0B3C5E5C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7502" w:hanging="382"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8196EA04">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8476" w:hanging="382"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CBE0607"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED544998"/>
     <w:lvl w:ilvl="0" w:tplc="AF62D1E4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="414" w:hanging="269"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="VL PGothic" w:eastAsia="VL PGothic" w:hAnsi="VL PGothic" w:cs="VL PGothic" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="86"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9FAAE110">
       <w:numFmt w:val="bullet"/>
@@ -25847,51 +32268,51 @@
     <w:lvl w:ilvl="7" w:tplc="223CB070">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7045" w:hanging="269"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6CE4D870">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7992" w:hanging="269"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A862ACF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F2C8390"/>
     <w:lvl w:ilvl="0" w:tplc="B248F12E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="414" w:hanging="290"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="VL PGothic" w:eastAsia="VL PGothic" w:hAnsi="VL PGothic" w:cs="VL PGothic" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="86"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F3BE7818">
       <w:numFmt w:val="bullet"/>
@@ -25968,51 +32389,51 @@
     <w:lvl w:ilvl="7" w:tplc="77D46714">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7045" w:hanging="290"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E874277A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7992" w:hanging="290"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DE57F08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72CEB13E"/>
     <w:lvl w:ilvl="0" w:tplc="4DEA9020">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="414" w:hanging="267"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="VL PGothic" w:eastAsia="VL PGothic" w:hAnsi="VL PGothic" w:cs="VL PGothic" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="86"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="945E6DD0">
       <w:numFmt w:val="bullet"/>
@@ -26089,51 +32510,51 @@
     <w:lvl w:ilvl="7" w:tplc="D6621A88">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7045" w:hanging="267"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5BAE9B80">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7992" w:hanging="267"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7ECD63D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF5697C6"/>
     <w:lvl w:ilvl="0" w:tplc="04D4A00E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="379" w:hanging="272"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="DejaVu Sans" w:hAnsi="DejaVu Sans" w:cs="DejaVu Sans" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="96"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B18A999A">
       <w:numFmt w:val="bullet"/>
@@ -26210,244 +32631,296 @@
     <w:lvl w:ilvl="7" w:tplc="FC7E131E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6854" w:hanging="272"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E0665BFA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7779" w:hanging="272"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="505095154">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1955406679">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="651443572">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1255630907">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="334889526">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1592202430">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1918320363">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="8" w16cid:durableId="1220674648">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1973901292">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="993098822">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1690519220">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2071996116">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1538005818">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="952899434">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="892696193">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="419521952">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="209078166">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="596788181">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1383947964">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="20" w16cid:durableId="1896697846">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="11">
-[...5 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="21" w16cid:durableId="1028526517">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="22" w16cid:durableId="440681980">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="23" w16cid:durableId="1106844917">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="24" w16cid:durableId="1601908213">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="25" w16cid:durableId="1603106810">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="26" w16cid:durableId="1814322471">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="19">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="27" w16cid:durableId="1797019604">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="20">
-[...2 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="28" w16cid:durableId="1663200279">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="22">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="29" w16cid:durableId="1569457647">
+    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="396"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000B5D99"/>
-    <w:rsid w:val="00047C82"/>
+    <w:rsid w:val="00053B2A"/>
     <w:rsid w:val="000B5D99"/>
+    <w:rsid w:val="000D5583"/>
+    <w:rsid w:val="001129EE"/>
+    <w:rsid w:val="001375AE"/>
+    <w:rsid w:val="00153DD7"/>
     <w:rsid w:val="00182275"/>
+    <w:rsid w:val="001A1712"/>
+    <w:rsid w:val="001C53DE"/>
+    <w:rsid w:val="001D70AF"/>
     <w:rsid w:val="002107C0"/>
-    <w:rsid w:val="0022481B"/>
     <w:rsid w:val="00236502"/>
+    <w:rsid w:val="002414A3"/>
+    <w:rsid w:val="002D75DA"/>
+    <w:rsid w:val="00302883"/>
+    <w:rsid w:val="003160B7"/>
     <w:rsid w:val="00404A5A"/>
+    <w:rsid w:val="0042638E"/>
+    <w:rsid w:val="004352F7"/>
     <w:rsid w:val="004731C3"/>
+    <w:rsid w:val="004A3F01"/>
+    <w:rsid w:val="004C3330"/>
     <w:rsid w:val="004E20B2"/>
     <w:rsid w:val="004F377F"/>
+    <w:rsid w:val="005070DF"/>
+    <w:rsid w:val="005B4BD7"/>
+    <w:rsid w:val="005C6A97"/>
     <w:rsid w:val="005F16FA"/>
+    <w:rsid w:val="00616440"/>
+    <w:rsid w:val="00625DED"/>
     <w:rsid w:val="006336A3"/>
+    <w:rsid w:val="006D3087"/>
     <w:rsid w:val="006F4350"/>
     <w:rsid w:val="00700C81"/>
     <w:rsid w:val="00701F2A"/>
     <w:rsid w:val="00810BE2"/>
     <w:rsid w:val="008231C1"/>
+    <w:rsid w:val="00837D11"/>
+    <w:rsid w:val="0084262B"/>
     <w:rsid w:val="00860EAE"/>
     <w:rsid w:val="00874592"/>
     <w:rsid w:val="00883077"/>
+    <w:rsid w:val="00910174"/>
+    <w:rsid w:val="009323DF"/>
     <w:rsid w:val="009658F6"/>
+    <w:rsid w:val="009668BA"/>
+    <w:rsid w:val="0097578A"/>
     <w:rsid w:val="009B6132"/>
+    <w:rsid w:val="009E169D"/>
+    <w:rsid w:val="00A11A9C"/>
     <w:rsid w:val="00A73D4D"/>
+    <w:rsid w:val="00A76629"/>
     <w:rsid w:val="00A77744"/>
+    <w:rsid w:val="00AD3EAF"/>
+    <w:rsid w:val="00AE4DD5"/>
+    <w:rsid w:val="00AF6D87"/>
     <w:rsid w:val="00B12324"/>
     <w:rsid w:val="00B15DFE"/>
+    <w:rsid w:val="00B24B59"/>
+    <w:rsid w:val="00BA3BAA"/>
+    <w:rsid w:val="00BB04C3"/>
     <w:rsid w:val="00BB49F3"/>
     <w:rsid w:val="00C1726E"/>
     <w:rsid w:val="00C93469"/>
+    <w:rsid w:val="00D42D58"/>
+    <w:rsid w:val="00D47D23"/>
     <w:rsid w:val="00E12B0E"/>
+    <w:rsid w:val="00E6309E"/>
+    <w:rsid w:val="00F3748F"/>
+    <w:rsid w:val="00F43B17"/>
+    <w:rsid w:val="00F53CCA"/>
+    <w:rsid w:val="00F82354"/>
+    <w:rsid w:val="00F91A1F"/>
     <w:rsid w:val="00FA656E"/>
     <w:rsid w:val="00FE0163"/>
+    <w:rsid w:val="00FE64AF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7CB7CB72"/>
-  <w15:docId w15:val="{124F8DED-2356-4C45-ACA9-6DCCB525DF46}"/>
+  <w14:docId w14:val="463936E3"/>
+  <w15:docId w15:val="{47103E03-71F4-4FF3-83DA-E74E3AE28142}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -26775,50 +33248,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="lt-LT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -26945,55 +33423,81 @@
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Patvirtinta">
     <w:name w:val="Patvirtinta"/>
     <w:rsid w:val="00883077"/>
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1304"/>
         <w:tab w:val="left" w:pos="1457"/>
         <w:tab w:val="left" w:pos="1604"/>
         <w:tab w:val="left" w:pos="1757"/>
       </w:tabs>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:ind w:left="5953"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TimesLT" w:eastAsia="Times New Roman" w:hAnsi="TimesLT" w:cs="TimesLT"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="Lentelstinklelis">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00910174"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Betarp">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00910174"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="lt-LT"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -27241,80 +33745,79 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>21</Pages>
-[...1 lines deleted...]
-  <Characters>41634</Characters>
+  <Pages>26</Pages>
+  <Words>37640</Words>
+  <Characters>21456</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>346</Lines>
-  <Paragraphs>97</Paragraphs>
+  <Lines>178</Lines>
+  <Paragraphs>117</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>48841</CharactersWithSpaces>
+  <CharactersWithSpaces>58979</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
   <dc:creator>Vartotojas</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="LastSaved">
     <vt:filetime>2024-10-10T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Producer">
     <vt:lpwstr>3-Heights(TM) PDF Security Shell 4.8.25.2 (http://www.pdf-tools.com)</vt:lpwstr>
   </property>
 </Properties>
 </file>