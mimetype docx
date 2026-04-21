--- v0 (2025-11-27)
+++ v1 (2026-04-21)
@@ -8,197 +8,190 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6ED848A8" w14:textId="77777777" w:rsidR="00B80584" w:rsidRPr="009D2415" w:rsidRDefault="00A96A9A">
+    <w:p w14:paraId="6ED848A8" w14:textId="77777777" w:rsidR="00B80584" w:rsidRPr="009D2415" w:rsidRDefault="00A96A9A" w:rsidP="006A041C">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:before="66"/>
-        <w:ind w:left="6414"/>
+        <w:ind w:left="5954"/>
       </w:pPr>
       <w:r w:rsidRPr="009D2415">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>PATVIRTINTA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F195671" w14:textId="00DED10F" w:rsidR="00B80584" w:rsidRPr="009D2415" w:rsidRDefault="00A96A9A" w:rsidP="00B06E7E">
+    <w:p w14:paraId="0F195671" w14:textId="00DED10F" w:rsidR="00B80584" w:rsidRPr="009D2415" w:rsidRDefault="00A96A9A" w:rsidP="006A041C">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
-        <w:ind w:left="6414"/>
+        <w:ind w:left="5954"/>
       </w:pPr>
       <w:r w:rsidRPr="009D2415">
         <w:t>Akmenės</w:t>
       </w:r>
       <w:r w:rsidRPr="009D2415">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D2415">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">rajono </w:t>
       </w:r>
       <w:r w:rsidR="00B06E7E">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">švietimo pagalbos </w:t>
       </w:r>
       <w:r w:rsidRPr="009D2415">
         <w:t xml:space="preserve">tarnybos </w:t>
       </w:r>
       <w:r w:rsidRPr="009D2415">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>direktoriaus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A15E7B8" w14:textId="5A12272B" w:rsidR="00B80584" w:rsidRPr="009D2415" w:rsidRDefault="00DD0875">
-[...1 lines deleted...]
-        <w:ind w:left="6424"/>
+    <w:p w14:paraId="5A15E7B8" w14:textId="0654C823" w:rsidR="00B80584" w:rsidRPr="009D2415" w:rsidRDefault="00DD0875" w:rsidP="006A041C">
+      <w:pPr>
+        <w:ind w:left="5954"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D2415">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
+      <w:r w:rsidR="006A041C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D2415">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. </w:t>
+      </w:r>
+      <w:r w:rsidR="006A041C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>saus</w:t>
+      </w:r>
+      <w:r w:rsidR="00547DCF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
       <w:r w:rsidR="00E43C73">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidR="00547DCF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="009D2415">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> m. </w:t>
-[...47 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A96A9A" w:rsidRPr="009D2415">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d. įsakymu Nr. V-</w:t>
+      </w:r>
+      <w:r w:rsidR="006A041C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1567604D" w14:textId="77777777" w:rsidR="00B80584" w:rsidRDefault="00B80584">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FE729B4" w14:textId="195E091B" w:rsidR="00A96A9A" w:rsidRDefault="00A96A9A" w:rsidP="00E43C73">
-[...1 lines deleted...]
-        <w:ind w:left="3393" w:right="900" w:hanging="1474"/>
+    <w:p w14:paraId="4FE729B4" w14:textId="195E091B" w:rsidR="00A96A9A" w:rsidRDefault="00A96A9A" w:rsidP="0063360C">
+      <w:pPr>
+        <w:ind w:right="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>AKMENĖS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
@@ -206,53 +199,53 @@
         <w:t>RAJONO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E43C73">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ŠVIETIMO PAGALBOS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> TARNYBOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7237B155" w14:textId="77777777" w:rsidR="00B80584" w:rsidRDefault="00A96A9A" w:rsidP="00A96A9A">
-[...1 lines deleted...]
-        <w:ind w:left="3393" w:right="900" w:hanging="1474"/>
+    <w:p w14:paraId="7237B155" w14:textId="77777777" w:rsidR="00B80584" w:rsidRDefault="00A96A9A" w:rsidP="0063360C">
+      <w:pPr>
+        <w:ind w:right="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>DARBO APMOKĖJIMO SISTEMA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D0EC025" w14:textId="77777777" w:rsidR="00483584" w:rsidRDefault="00483584" w:rsidP="00A96A9A">
       <w:pPr>
         <w:ind w:left="3393" w:right="900" w:hanging="1474"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BE31D54" w14:textId="77777777" w:rsidR="00483584" w:rsidRDefault="00A96A9A" w:rsidP="00483584">
@@ -1234,51 +1227,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00483584">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DARBO LAIKO APSKAITA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="605AFE15" w14:textId="77777777" w:rsidR="00B80584" w:rsidRDefault="00B80584">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DD24505" w14:textId="77777777" w:rsidR="00B80584" w:rsidRDefault="00A96A9A" w:rsidP="00483584">
+    <w:p w14:paraId="1DD24505" w14:textId="7C3E137F" w:rsidR="00B80584" w:rsidRDefault="00A96A9A" w:rsidP="00483584">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Darbo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
@@ -1341,55 +1334,56 @@
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>sistemoje</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(toliau</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>-</w:t>
+      <w:r w:rsidR="0063360C">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> PIS).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26AE9F0B" w14:textId="013C532E" w:rsidR="00B80584" w:rsidRDefault="00A96A9A" w:rsidP="00547DCF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -1950,113 +1944,125 @@
         <w:t xml:space="preserve">.2. A2 lygis – pareigybės, kurioms būtinas ne žemesnis kaip aukštasis universitetinis išsilavinimas su bakalauro kvalifikaciniu laipsniu ar jam lygiaverte aukštojo mokslo kvalifikacija arba aukštasis koleginis išsilavinimas su profesinio bakalauro kvalifikaciniu laipsniu ar jam lygiaverte aukštojo mokslo kvalifikacija; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="417B4AA2" w14:textId="39EEDD0B" w:rsidR="00866BB6" w:rsidRDefault="00C17561" w:rsidP="00EE557A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="00D83467" w:rsidRPr="00D83467">
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">.3. B lygis – pareigybės, kurioms būtinas ne žemesnis kaip aukštesnysis išsilavinimas, įgytas iki 2009 metų, ar specialusis vidurinis išsilavinimas, įgytas iki 1995 metų; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2763906E" w14:textId="764973FE" w:rsidR="00B0015A" w:rsidRPr="00C931E6" w:rsidRDefault="00C17561" w:rsidP="00EE557A">
+    <w:p w14:paraId="2763906E" w14:textId="3176161B" w:rsidR="00B0015A" w:rsidRPr="00C931E6" w:rsidRDefault="00C17561" w:rsidP="00EE557A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="00B0015A" w:rsidRPr="00C931E6">
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>.4. C lygis – pareigybės, kurioms būtinas ne žemesnis kaip vidurinis išsilavinimas ir (ar) įgyta profesinė kvalifikacija;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1110C2A1" w14:textId="0DCA061A" w:rsidR="00D83467" w:rsidRPr="00D83467" w:rsidRDefault="005F3F1E" w:rsidP="00EE557A">
+        <w:t>.4. C lygis – pareigybės, kurioms būtinas ne žemesnis kaip vidurinis išsilavinimas ir (ar) įgyta kvalifikacija;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1110C2A1" w14:textId="0505B3EF" w:rsidR="00D83467" w:rsidRPr="00D83467" w:rsidRDefault="005F3F1E" w:rsidP="00EE557A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C931E6">
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C17561">
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00D83467" w:rsidRPr="00C931E6">
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B0015A" w:rsidRPr="00C931E6">
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00D83467" w:rsidRPr="00C931E6">
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>. D lygis – pareigybės</w:t>
       </w:r>
       <w:r w:rsidR="00D83467" w:rsidRPr="00D83467">
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>, kurioms netaikomi išsilavinimo ar profesinės kvalifikacijos reikalavimai</w:t>
+        <w:t xml:space="preserve">, kurioms netaikomi išsilavinimo </w:t>
+      </w:r>
+      <w:r w:rsidR="0063360C">
+        <w:rPr>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83467" w:rsidRPr="00D83467">
+        <w:rPr>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>kvalifikacijos reikalavimai</w:t>
       </w:r>
       <w:r w:rsidR="00BB578E">
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BEF70F3" w14:textId="5DD584FC" w:rsidR="008955BE" w:rsidRPr="008955BE" w:rsidRDefault="005B4D3E" w:rsidP="00EE557A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
@@ -3868,80 +3874,74 @@
         <w:t>viršyti</w:t>
       </w:r>
       <w:r w:rsidR="00A96A9A">
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Š</w:t>
       </w:r>
       <w:r w:rsidR="00817142">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>PT</w:t>
       </w:r>
       <w:r w:rsidR="00A96A9A">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vadovo </w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="18F12492" w14:textId="77777777" w:rsidR="00B80584" w:rsidRDefault="00A96A9A" w:rsidP="00BF2160">
+        <w:t xml:space="preserve"> vadovo pareiginės algos maksimalaus koeficiento dydžio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F12492" w14:textId="77777777" w:rsidR="00B80584" w:rsidRDefault="00A96A9A" w:rsidP="0063360C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1852"/>
         </w:tabs>
-        <w:ind w:left="0" w:right="245" w:firstLine="567"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Pareiginė alga apskaičiuojama pareiginės algos koeficientą dauginant iš pareiginės algos (atlyginimo) bazinio dydžio. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7614B8FF" w14:textId="77777777" w:rsidR="00B80584" w:rsidRDefault="00A96A9A" w:rsidP="00BF2160">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1813"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Darbininkų</w:t>
       </w:r>
@@ -4230,119 +4230,139 @@
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1839"/>
         </w:tabs>
         <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pareiginė alga sulygstama darbo sutartyje. Darbuotojo pareiginės algos koeficientas keičiamas (nustatomas iš naujo), pasikeitus darbuotojo pareiginės algos koeficiento nustatymo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>kriterijams.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1844E76D" w14:textId="3586D8E7" w:rsidR="00B80584" w:rsidRDefault="00F734D2" w:rsidP="00547DCF">
+    <w:p w14:paraId="1844E76D" w14:textId="7D116F45" w:rsidR="00B80584" w:rsidRDefault="00F734D2" w:rsidP="00547DCF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk218859888"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Švietimo pagalbos </w:t>
       </w:r>
+      <w:r w:rsidR="00624C4B" w:rsidRPr="00C931E6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir karjeros specialistų </w:t>
+      </w:r>
       <w:r w:rsidR="00A96A9A" w:rsidRPr="00C931E6">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">specialistų </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>pareiginės algos koeficientai</w:t>
       </w:r>
       <w:r w:rsidR="00B91C9D" w:rsidRPr="00C931E6">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A953AB" w:rsidRPr="00C931E6">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>nustatomi vadovaujantis Biudžetinių įstaigų darbuotojų darbo apmokėjimo</w:t>
       </w:r>
       <w:r w:rsidR="00A953AB" w:rsidRPr="00A953AB">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir komisijų narių atlygio už darbą įstatymu</w:t>
       </w:r>
+      <w:r w:rsidR="009C3556">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="006A041C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>aktualia</w:t>
+      </w:r>
+      <w:r w:rsidR="009C3556">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> redakcija)</w:t>
+      </w:r>
       <w:r w:rsidR="00A953AB">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00A96A9A">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>atsižvelgiant į pedagoginio darbo stažą, kvalifikacinę kategoriją ir veiklos sudėtingumą.</w:t>
+        <w:t>atsižvelgiant į pedagoginio darbo stažą, kvalifikacinę kategoriją ir veiklos sudėtingumą</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00A96A9A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20D831A8" w14:textId="77777777" w:rsidR="00B91C9D" w:rsidRDefault="00B91C9D" w:rsidP="00BF2160">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="266F0708" w14:textId="77D52ED6" w:rsidR="00F734D2" w:rsidRDefault="00F734D2" w:rsidP="00F734D2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -5937,58 +5957,58 @@
     </w:p>
     <w:p w14:paraId="04519A4C" w14:textId="6917A33B" w:rsidR="00A97094" w:rsidRDefault="00C17561" w:rsidP="00547DCF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:ind w:left="0" w:right="3" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>29</w:t>
       </w:r>
       <w:r w:rsidR="00A97094">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.4.1 </w:t>
       </w:r>
       <w:r w:rsidR="00A97094" w:rsidRPr="00170A58">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">darbuotojo veikla įvertinta kaip viršijanti lūkesčius. Šiuo atveju vienkartinė piniginė išmoka gali būti mokama, jei ji nurodyta tiesioginio vadovo motyvuotame pasiūlyme darbuotojo </w:t>
+        <w:t xml:space="preserve">darbuotojo veikla įvertinta kaip viršijanti lūkesčius. Šiuo atveju vienkartinė piniginė </w:t>
       </w:r>
       <w:r w:rsidR="00A97094" w:rsidRPr="00170A58">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>veiklos vertinimo metu</w:t>
+        <w:t>išmoka gali būti mokama, jei ji nurodyta tiesioginio vadovo motyvuotame pasiūlyme darbuotojo veiklos vertinimo metu</w:t>
       </w:r>
       <w:r w:rsidR="00A97094">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49990AA9" w14:textId="652BE7D7" w:rsidR="00A97094" w:rsidRDefault="00C17561" w:rsidP="00996D61">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:ind w:left="0" w:right="122" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>29</w:t>
       </w:r>
       <w:r w:rsidR="00A97094">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -6007,99 +6027,93 @@
         </w:rPr>
         <w:t>inio vadovo motyvuotam siūlymui;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F3ABFF4" w14:textId="626FFB5A" w:rsidR="00A97094" w:rsidRDefault="00C17561" w:rsidP="00996D61">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:ind w:left="0" w:right="122" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>29</w:t>
       </w:r>
       <w:r w:rsidR="00A97094">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.4.3. vienkartinė piniginė išmoka gali būti neskiriama, kai darbuotojas per paskutinius 6 mėnesius padarė darbo pareigų pažeidimą. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C181E33" w14:textId="1B1CC25B" w:rsidR="00A66E0E" w:rsidRDefault="00EE1E76" w:rsidP="00547DCF">
+    <w:p w14:paraId="4C181E33" w14:textId="1014811B" w:rsidR="00A66E0E" w:rsidRDefault="00EE1E76" w:rsidP="00547DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1898"/>
         </w:tabs>
         <w:ind w:right="3" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00C17561">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00491B30">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="005B3026" w:rsidRPr="00EE1E76">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prie šio skyriaus </w:t>
       </w:r>
-      <w:r w:rsidR="006374C3">
-[...9 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidR="009C3556">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>29</w:t>
       </w:r>
       <w:r w:rsidR="00A96A9A" w:rsidRPr="00EE1E76">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> punkto 2</w:t>
       </w:r>
       <w:r w:rsidR="006374C3">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE1E76">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00A96A9A" w:rsidRPr="00EE1E76">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> papunkčiuose numatytų skatinimo priemonių papildomai gali būti skiriama padėka.</w:t>
       </w:r>
@@ -6889,92 +6903,88 @@
       </w:r>
       <w:r w:rsidR="00FE486B" w:rsidRPr="00EF697C">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">skiriamų </w:t>
       </w:r>
       <w:r w:rsidR="00A96A9A" w:rsidRPr="00EF697C">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>darbdavio socialinei paramai skirtų asignavimų.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="678A3670" w14:textId="77777777" w:rsidR="00B80584" w:rsidRDefault="00B80584" w:rsidP="00351BA9">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="085E8E7D" w14:textId="2E5CAFB1" w:rsidR="00B80584" w:rsidRPr="00606B95" w:rsidRDefault="00606B95" w:rsidP="00606B95">
+    <w:p w14:paraId="085E8E7D" w14:textId="2E5CAFB1" w:rsidR="00B80584" w:rsidRPr="00606B95" w:rsidRDefault="00606B95" w:rsidP="0063360C">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="630" w:firstLine="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidR="00FA018E">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A96A9A" w:rsidRPr="00606B95">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>SKYRIUS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47BE4D0C" w14:textId="77777777" w:rsidR="00B96D37" w:rsidRDefault="00B96D37" w:rsidP="00B96D37">
+    <w:p w14:paraId="47BE4D0C" w14:textId="77777777" w:rsidR="00B96D37" w:rsidRDefault="00B96D37" w:rsidP="0063360C">
       <w:pPr>
         <w:spacing w:after="240"/>
-        <w:ind w:firstLine="1247"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DARBO UŽMOKESČIO MOKĖJIMAS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A9E9C0D" w14:textId="1D4217FC" w:rsidR="00B96D37" w:rsidRDefault="00396844" w:rsidP="00C17561">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6999,61 +7009,61 @@
       </w:r>
       <w:r w:rsidR="00B96D37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CA3790">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Š</w:t>
       </w:r>
       <w:r w:rsidR="00B96D37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">PT darbo užmokestis darbuotojams mokamas 2 kartus per mėnesį – iki 5-os ir 12-ą mėnesio darbo dienomis, o esant rašytiniam darbuotojo prašymui – vieną kartą per mėnesį – iki 5-os mėnesio darbo dienos, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Hlk186480967"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk186480967"/>
       <w:r w:rsidR="00B96D37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>pervedant į darbuotojo asmeninę sąskaitą jo pasirinktame banke.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="61D57EA1" w14:textId="2DB54466" w:rsidR="00B96D37" w:rsidRDefault="00396844" w:rsidP="00C17561">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00C17561">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>6</w:t>
@@ -7334,109 +7344,107 @@
         <w:t>Š</w:t>
       </w:r>
       <w:r w:rsidR="00817142" w:rsidRPr="00C17561">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>PT</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17561">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> darbuotojams mokama 80 procentų vidutinio darbo užmokesčio dydžio ligos pašalpa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12CEC8ED" w14:textId="77777777" w:rsidR="00B80584" w:rsidRDefault="00B80584" w:rsidP="00C17561">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E9CF740" w14:textId="6E0A7A47" w:rsidR="00A22D67" w:rsidRDefault="00A22D67" w:rsidP="00C17561">
+    <w:p w14:paraId="7E9CF740" w14:textId="6E0A7A47" w:rsidR="00A22D67" w:rsidRDefault="00A22D67" w:rsidP="009C3556">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>XI</w:t>
       </w:r>
       <w:r w:rsidR="00FA018E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A96A9A" w:rsidRPr="00A22D67">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SKYRIUS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A8B2610" w14:textId="0CC47E1A" w:rsidR="00B80584" w:rsidRDefault="00A96A9A" w:rsidP="00C17561">
+    <w:p w14:paraId="3A8B2610" w14:textId="0CC47E1A" w:rsidR="00B80584" w:rsidRDefault="00A96A9A" w:rsidP="009C3556">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A22D67">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BAIGIAMOSIOS NUOSTATOS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6926613E" w14:textId="77777777" w:rsidR="0078734E" w:rsidRPr="00A22D67" w:rsidRDefault="0078734E" w:rsidP="00C17561">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
@@ -8234,83 +8242,83 @@
       <w:pPr>
         <w:spacing w:before="10"/>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FD0DDE9" w14:textId="5ADDE565" w:rsidR="00E0039D" w:rsidRDefault="00E0039D" w:rsidP="00E07BBD">
       <w:pPr>
         <w:spacing w:before="10"/>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DB644E9" w14:textId="77777777" w:rsidR="00E0039D" w:rsidRDefault="00E0039D" w:rsidP="00E07BBD">
       <w:pPr>
         <w:spacing w:before="10"/>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EAC19FC" w14:textId="77777777" w:rsidR="00547DCF" w:rsidRDefault="00547DCF">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="693155AD" w14:textId="5432747F" w:rsidR="00B06E7E" w:rsidRPr="00C931E6" w:rsidRDefault="00B06E7E" w:rsidP="00B06E7E">
+    <w:p w14:paraId="693155AD" w14:textId="5432747F" w:rsidR="00B06E7E" w:rsidRPr="00C931E6" w:rsidRDefault="00B06E7E" w:rsidP="009C3556">
       <w:pPr>
         <w:spacing w:before="10"/>
-        <w:ind w:left="6804" w:right="18"/>
+        <w:ind w:left="7088" w:right="18"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C931E6">
         <w:lastRenderedPageBreak/>
         <w:t>Akmenės rajono švietimo pagalbos tarnybos darbo</w:t>
       </w:r>
       <w:r w:rsidRPr="00C931E6">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C931E6">
         <w:t>apmokėjimo</w:t>
       </w:r>
       <w:r w:rsidRPr="00C931E6">
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C931E6">
         <w:t xml:space="preserve">sistemos </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B0BAA5" w14:textId="77777777" w:rsidR="00B06E7E" w:rsidRPr="00C931E6" w:rsidRDefault="00B06E7E" w:rsidP="00B06E7E">
+    <w:p w14:paraId="24B0BAA5" w14:textId="77777777" w:rsidR="00B06E7E" w:rsidRPr="00C931E6" w:rsidRDefault="00B06E7E" w:rsidP="009C3556">
       <w:pPr>
         <w:spacing w:before="10"/>
-        <w:ind w:left="6804" w:right="18"/>
+        <w:ind w:left="7088" w:right="18"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C931E6">
         <w:t>Priedas Nr.1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20536003" w14:textId="77777777" w:rsidR="00B06E7E" w:rsidRPr="00547DCF" w:rsidRDefault="00B06E7E" w:rsidP="00E07BBD">
       <w:pPr>
         <w:spacing w:before="10"/>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C381466" w14:textId="77777777" w:rsidR="00B06E7E" w:rsidRPr="00547DCF" w:rsidRDefault="00B06E7E" w:rsidP="00E07BBD">
       <w:pPr>
         <w:spacing w:before="10"/>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8612,144 +8620,108 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Pareigybė reikalauja techninio </w:t>
             </w:r>
             <w:r w:rsidR="00547DCF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00547DCF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> kūrybinio pobūdžio funkcijų vykdymo: darbui atlikti reikalingos žinios bei patirtis; funkcijos yra apibrėžtos, reikalingi savarankiški sprendimai ir gebėjimas adaptuotis pagal situaciją. Būtinas ne žemesnis kaip aukštasis universitetinis išsilavinimas su bakalauro kvalifikaciniu laipsniu ar jam lygiaverte aukštojo mokslo kvalifikacija arba aukštasis koleginis išsilavinimas su profesinio bakalauro kvalifikaciniu laipsniu ar jam lygiaverte aukštojo mokslo kvalifikacija.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50C009C4" w14:textId="27E6ED8A" w:rsidR="005768A1" w:rsidRPr="00547DCF" w:rsidRDefault="0043196F" w:rsidP="00E07BBD">
+          <w:p w14:paraId="50C009C4" w14:textId="3932D9A8" w:rsidR="005768A1" w:rsidRPr="00547DCF" w:rsidRDefault="0043196F" w:rsidP="00E07BBD">
             <w:pPr>
               <w:spacing w:before="10"/>
               <w:ind w:right="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547DCF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidR="00F03615" w:rsidRPr="00547DCF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>etodininkas, kompiuterininkas</w:t>
+              <w:t xml:space="preserve">etodininkas, </w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidR="004851F5" w:rsidRPr="00547DCF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00547DCF">
+              <w:t>ūkvedys</w:t>
+            </w:r>
+            <w:r w:rsidR="004851F5">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3 (B)</w:t>
+              <w:t>,</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidR="004851F5" w:rsidRPr="00547DCF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00547DCF">
+              <w:t xml:space="preserve"> kompiuterininkas</w:t>
+            </w:r>
+            <w:r w:rsidR="004851F5">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Pareigybė reikalauja techninio pobūdžio funkcijų vykdymo: darbui atlikti reikalingos žinios bei patirtis; funkcijos yra apibrėžtos, reikalingi savarankiški sprendimai ir gebėjimas adaptuotis pagal situaciją. Būtinas ne žemesnis kaip aukštesnysis išsilavinimas, įgytas iki 2009 metų, ar specialusis vidurinis išsilavinimas, įgytas iki 1995 metų.</w:t>
+              <w:t>, a</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidR="004851F5" w:rsidRPr="00547DCF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>Administratorius, ūkvedys</w:t>
+              <w:t>dministratorius</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005768A1" w:rsidRPr="00547DCF" w14:paraId="15A76042" w14:textId="77777777" w:rsidTr="00547DCF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56FB40AC" w14:textId="7037DC76" w:rsidR="005768A1" w:rsidRPr="00547DCF" w:rsidRDefault="00CC786C" w:rsidP="00E07BBD">
             <w:pPr>
               <w:spacing w:before="10"/>
               <w:ind w:right="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547DCF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2 (C)</w:t>
@@ -8888,1050 +8860,893 @@
             <w:r w:rsidR="00CC786C" w:rsidRPr="00547DCF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>valytojas</w:t>
             </w:r>
             <w:r w:rsidRPr="00547DCF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, administracinio pastato budėtojas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="183BCC67" w14:textId="4FC56BE2" w:rsidR="00B06E7E" w:rsidRDefault="00B06E7E" w:rsidP="00E07BBD">
       <w:pPr>
         <w:spacing w:before="10"/>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02F9DDBF" w14:textId="77777777" w:rsidR="00B06E7E" w:rsidRDefault="00B06E7E" w:rsidP="00E07BBD">
+    <w:p w14:paraId="02F9DDBF" w14:textId="4D0ECEBC" w:rsidR="00B06E7E" w:rsidRDefault="000804AB" w:rsidP="000804AB">
+      <w:pPr>
+        <w:spacing w:before="10"/>
+        <w:ind w:right="18"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B444F83" w14:textId="77777777" w:rsidR="00B06E7E" w:rsidRDefault="00B06E7E" w:rsidP="00E07BBD">
       <w:pPr>
         <w:spacing w:before="10"/>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B444F83" w14:textId="77777777" w:rsidR="00B06E7E" w:rsidRDefault="00B06E7E" w:rsidP="00E07BBD">
+    <w:p w14:paraId="42124D42" w14:textId="77777777" w:rsidR="00B06E7E" w:rsidRDefault="00B06E7E" w:rsidP="00E07BBD">
       <w:pPr>
         <w:spacing w:before="10"/>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42124D42" w14:textId="77777777" w:rsidR="00B06E7E" w:rsidRDefault="00B06E7E" w:rsidP="00E07BBD">
+    <w:p w14:paraId="3A36F3BC" w14:textId="77777777" w:rsidR="00B06E7E" w:rsidRDefault="00B06E7E" w:rsidP="00E07BBD">
       <w:pPr>
         <w:spacing w:before="10"/>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A36F3BC" w14:textId="77777777" w:rsidR="00B06E7E" w:rsidRDefault="00B06E7E" w:rsidP="00E07BBD">
+    <w:p w14:paraId="5E8278B6" w14:textId="77777777" w:rsidR="00577322" w:rsidRDefault="00577322" w:rsidP="00E07BBD">
       <w:pPr>
         <w:spacing w:before="10"/>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E8278B6" w14:textId="77777777" w:rsidR="00577322" w:rsidRDefault="00577322" w:rsidP="00E07BBD">
+    <w:p w14:paraId="3F34A620" w14:textId="7604E10B" w:rsidR="00B06E7E" w:rsidRDefault="00B06E7E" w:rsidP="00E07BBD">
       <w:pPr>
         <w:spacing w:before="10"/>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F34A620" w14:textId="7604E10B" w:rsidR="00B06E7E" w:rsidRDefault="00B06E7E" w:rsidP="00E07BBD">
+    <w:p w14:paraId="343A5EDB" w14:textId="77777777" w:rsidR="00C931E6" w:rsidRDefault="00C931E6" w:rsidP="00E07BBD">
       <w:pPr>
         <w:spacing w:before="10"/>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="343A5EDB" w14:textId="77777777" w:rsidR="00C931E6" w:rsidRDefault="00C931E6" w:rsidP="00E07BBD">
+    <w:p w14:paraId="68B8E497" w14:textId="77777777" w:rsidR="00B06E7E" w:rsidRDefault="00B06E7E" w:rsidP="00E07BBD">
       <w:pPr>
         <w:spacing w:before="10"/>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68B8E497" w14:textId="77777777" w:rsidR="00B06E7E" w:rsidRDefault="00B06E7E" w:rsidP="00E07BBD">
+    <w:p w14:paraId="25856385" w14:textId="77777777" w:rsidR="00547DCF" w:rsidRDefault="00547DCF">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64649078" w14:textId="318063E7" w:rsidR="00770081" w:rsidRDefault="00770081" w:rsidP="009C3556">
       <w:pPr>
         <w:spacing w:before="10"/>
-        <w:ind w:right="18"/>
-[...11 lines deleted...]
-        <w:ind w:left="6804" w:right="18"/>
+        <w:ind w:left="7088" w:right="18"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Akmenės rajono </w:t>
       </w:r>
       <w:r w:rsidR="00195573">
         <w:t>švietimo pagalbos</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tarnybos darbo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>apmokėjimo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">sistemos </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01072EBA" w14:textId="7B2D4145" w:rsidR="00770081" w:rsidRDefault="00770081" w:rsidP="00770081">
+    <w:p w14:paraId="01072EBA" w14:textId="7B2D4145" w:rsidR="00770081" w:rsidRDefault="00770081" w:rsidP="009C3556">
       <w:pPr>
         <w:spacing w:before="10"/>
-        <w:ind w:left="6804" w:right="18"/>
+        <w:ind w:left="7088" w:right="18"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Priedas Nr.</w:t>
       </w:r>
       <w:r w:rsidR="00577322">
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EF8203D" w14:textId="08714848" w:rsidR="00D67CF2" w:rsidRDefault="00D67CF2" w:rsidP="00E1498F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C40DC18" w14:textId="23AB47BB" w:rsidR="00B91C9D" w:rsidRPr="00547DCF" w:rsidRDefault="00B91C9D">
       <w:pPr>
         <w:spacing w:line="244" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2717E5F1" w14:textId="77777777" w:rsidR="00537FFE" w:rsidRDefault="00373881" w:rsidP="00537FFE">
-[...1 lines deleted...]
-        <w:ind w:firstLine="567"/>
+    <w:p w14:paraId="065671BC" w14:textId="1F230B8C" w:rsidR="00926737" w:rsidRPr="00926737" w:rsidRDefault="00373881" w:rsidP="009C3556">
+      <w:pPr>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926737">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AKMENĖS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926737">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926737">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RAJONO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926737">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00195573">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ŠVIETIMO PAGALBOS</w:t>
+      </w:r>
       <w:r w:rsidRPr="00926737">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>AKMENĖS</w:t>
-[...30 lines deleted...]
-        <w:ind w:firstLine="567"/>
+        <w:t xml:space="preserve"> TARNYBOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E251119" w14:textId="74464042" w:rsidR="00B91C9D" w:rsidRPr="00926737" w:rsidRDefault="00537FFE" w:rsidP="00537FFE">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>ŠVIETIMO PAGALBOS</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>DARBUOTOJŲ</w:t>
       </w:r>
       <w:r w:rsidR="00373881" w:rsidRPr="00926737">
-        <w:rPr>
-[...9 lines deleted...]
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve"> PAREIGINĖS </w:t>
+      </w:r>
+      <w:r w:rsidR="00B91C9D" w:rsidRPr="00926737">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>DARBUOTOJŲ</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00373881" w:rsidRPr="00926737">
+        <w:t>ALGOS KOEFICIENTAI</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40075">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> PAREIGINĖS </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B91C9D" w:rsidRPr="00926737">
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0DC240" w14:textId="77777777" w:rsidR="00B91C9D" w:rsidRDefault="00B91C9D" w:rsidP="00B91C9D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...22 lines deleted...]
-          <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DE1FDBF" w14:textId="77777777" w:rsidR="00B91C9D" w:rsidRDefault="00B91C9D" w:rsidP="00547DCF">
       <w:pPr>
         <w:ind w:right="-1" w:firstLine="5245"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>(pareiginės algos (atlyginimo) baziniais dydžiais)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9643" w:type="dxa"/>
+        <w:tblW w:w="9505" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="592"/>
-        <w:gridCol w:w="1617"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1710"/>
+        <w:gridCol w:w="1813"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1713"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007F0CDA" w:rsidRPr="00547DCF" w14:paraId="48CD64C8" w14:textId="1451D1EF" w:rsidTr="00547DCF">
+      <w:tr w:rsidR="007F0CDA" w:rsidRPr="00547DCF" w14:paraId="48CD64C8" w14:textId="1451D1EF" w:rsidTr="000804AB">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="592" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71D062D3" w14:textId="77777777" w:rsidR="007F0CDA" w:rsidRPr="00547DCF" w:rsidRDefault="007F0CDA" w:rsidP="00C97D61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547DCF">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>Eil. Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1617" w:type="dxa"/>
+            <w:tcW w:w="1813" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="626C1BB5" w14:textId="77777777" w:rsidR="007F0CDA" w:rsidRPr="00547DCF" w:rsidRDefault="007F0CDA" w:rsidP="00C97D61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547DCF">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>Pareigybė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1976" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="686FCDB0" w14:textId="77777777" w:rsidR="007F0CDA" w:rsidRPr="00547DCF" w:rsidRDefault="007F0CDA" w:rsidP="00C97D61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547DCF">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>Pareigybės lygis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2432B819" w14:textId="356C8376" w:rsidR="007F0CDA" w:rsidRPr="00547DCF" w:rsidRDefault="007F0CDA" w:rsidP="00C97D61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547DCF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>Darbuotojų minimalūs pareiginės algos koeficientai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63F5DDB0" w14:textId="2BC6BC75" w:rsidR="007F0CDA" w:rsidRPr="00547DCF" w:rsidRDefault="007A2466" w:rsidP="00C97D61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547DCF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>Darbuotojų vidutiniai pareiginės algos koeficientai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1713" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21EF85C2" w14:textId="2130EA24" w:rsidR="007F0CDA" w:rsidRPr="00547DCF" w:rsidRDefault="007A2466" w:rsidP="00C97D61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547DCF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>Darbuotojų maksimalūs pareiginės algos koeficientai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0088049E" w:rsidRPr="00547DCF" w14:paraId="78B7D978" w14:textId="7CEB2556" w:rsidTr="00547DCF">
+      <w:tr w:rsidR="0088049E" w:rsidRPr="00547DCF" w14:paraId="78B7D978" w14:textId="7CEB2556" w:rsidTr="000804AB">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="592" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6EE11501" w14:textId="7945A35E" w:rsidR="0088049E" w:rsidRPr="00547DCF" w:rsidRDefault="0088049E" w:rsidP="007A2466">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547DCF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1617" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1813" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BEFA89F" w14:textId="77777777" w:rsidR="0088049E" w:rsidRPr="00547DCF" w:rsidRDefault="0088049E" w:rsidP="007A2466">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547DCF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>Specialistas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1976" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4ED641BA" w14:textId="77777777" w:rsidR="0088049E" w:rsidRPr="00547DCF" w:rsidRDefault="0088049E" w:rsidP="00C55B86">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547DCF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4424ACE9" w14:textId="6F37BB13" w:rsidR="00C931E6" w:rsidRPr="00547DCF" w:rsidRDefault="00C931E6" w:rsidP="00C55B86">
+          <w:p w14:paraId="4424ACE9" w14:textId="1EA7C109" w:rsidR="00C931E6" w:rsidRPr="000804AB" w:rsidRDefault="00C931E6" w:rsidP="00C55B86">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00547DCF">
-[...4 lines deleted...]
-              <w:t>(metodininkas, kompiuterininkas)</w:t>
+            <w:r w:rsidRPr="000804AB">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="006A7C59" w:rsidRPr="000804AB">
+              <w:t xml:space="preserve">metodininkas, </w:t>
+            </w:r>
+            <w:r w:rsidR="009C3556" w:rsidRPr="000804AB">
+              <w:t xml:space="preserve">ūkvedys, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000804AB">
+              <w:t>kompiuterininkas</w:t>
+            </w:r>
+            <w:r w:rsidR="00574BF4" w:rsidRPr="000804AB">
+              <w:t>, administratorius,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000804AB">
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="4E0A359E" w14:textId="20F965D3" w:rsidR="0088049E" w:rsidRPr="00547DCF" w:rsidRDefault="00E01CA1" w:rsidP="007A2466">
+          <w:p w14:paraId="4E0A359E" w14:textId="65998DF2" w:rsidR="0088049E" w:rsidRPr="00547DCF" w:rsidRDefault="00B02ACF" w:rsidP="007A2466">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00547DCF">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t>0,70</w:t>
+              <w:t>0,76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3107DBF4" w14:textId="65291751" w:rsidR="0088049E" w:rsidRPr="00547DCF" w:rsidRDefault="00E01CA1" w:rsidP="007A2466">
+          <w:p w14:paraId="3107DBF4" w14:textId="0D6719F2" w:rsidR="0088049E" w:rsidRPr="00547DCF" w:rsidRDefault="00B02ACF" w:rsidP="007A2466">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00547DCF">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t>0,84</w:t>
+              <w:t>0,91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1713" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6404477B" w14:textId="2EE01F70" w:rsidR="0088049E" w:rsidRPr="00547DCF" w:rsidRDefault="00E01CA1" w:rsidP="007A2466">
+          <w:p w14:paraId="6404477B" w14:textId="6E8EE418" w:rsidR="0088049E" w:rsidRPr="00547DCF" w:rsidRDefault="00B02ACF" w:rsidP="007A2466">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00547DCF">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t>1,01</w:t>
+              <w:t>1,09</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0088049E" w:rsidRPr="00547DCF" w14:paraId="3365E51F" w14:textId="77777777" w:rsidTr="00547DCF">
-[...143 lines deleted...]
-      <w:tr w:rsidR="0088049E" w:rsidRPr="00547DCF" w14:paraId="4F63F93F" w14:textId="77777777" w:rsidTr="00547DCF">
+      <w:tr w:rsidR="0088049E" w:rsidRPr="00547DCF" w14:paraId="4F63F93F" w14:textId="77777777" w:rsidTr="000804AB">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="592" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0232DB40" w14:textId="27570085" w:rsidR="0088049E" w:rsidRPr="00547DCF" w:rsidRDefault="0088049E" w:rsidP="0088049E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547DCF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1617" w:type="dxa"/>
+            <w:tcW w:w="1813" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7411D9CC" w14:textId="3C4C613D" w:rsidR="0088049E" w:rsidRPr="00547DCF" w:rsidRDefault="0088049E" w:rsidP="0088049E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547DCF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>Kvalifikuotas darbuotojas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1976" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03D6074D" w14:textId="77777777" w:rsidR="0088049E" w:rsidRPr="00547DCF" w:rsidRDefault="0088049E" w:rsidP="0088049E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547DCF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BDD661D" w14:textId="45F476BF" w:rsidR="00C931E6" w:rsidRPr="00547DCF" w:rsidRDefault="00C17561" w:rsidP="0088049E">
+          <w:p w14:paraId="6BDD661D" w14:textId="45F476BF" w:rsidR="00C931E6" w:rsidRPr="000804AB" w:rsidRDefault="00C17561" w:rsidP="0088049E">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00547DCF">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="000804AB">
               <w:t>(pagalbinis įvairių darbų darbininkas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="27A352CF" w14:textId="4CAF1C22" w:rsidR="0088049E" w:rsidRPr="00547DCF" w:rsidRDefault="0088049E" w:rsidP="0088049E">
+          <w:p w14:paraId="27A352CF" w14:textId="30B3775F" w:rsidR="0088049E" w:rsidRPr="00547DCF" w:rsidRDefault="00B02ACF" w:rsidP="0088049E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00547DCF">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>0,64</w:t>
+              <w:t>0,71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FAC94CF" w14:textId="125F8DB2" w:rsidR="0088049E" w:rsidRPr="00547DCF" w:rsidRDefault="0088049E" w:rsidP="0088049E">
+          <w:p w14:paraId="3FAC94CF" w14:textId="76CD516F" w:rsidR="0088049E" w:rsidRPr="00547DCF" w:rsidRDefault="00B02ACF" w:rsidP="0088049E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00547DCF">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>0,73</w:t>
+              <w:t>0,85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1713" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AD59939" w14:textId="63570ED6" w:rsidR="0088049E" w:rsidRPr="00547DCF" w:rsidRDefault="0088049E" w:rsidP="0088049E">
+          <w:p w14:paraId="5AD59939" w14:textId="080A4741" w:rsidR="0088049E" w:rsidRPr="00547DCF" w:rsidRDefault="00B02ACF" w:rsidP="0088049E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00547DCF">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>0,82</w:t>
+              <w:t>1,02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C931E6" w:rsidRPr="00547DCF" w14:paraId="79B14C9A" w14:textId="77777777" w:rsidTr="00547DCF">
+      <w:tr w:rsidR="00C931E6" w:rsidRPr="00547DCF" w14:paraId="79B14C9A" w14:textId="77777777" w:rsidTr="000804AB">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="592" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A7AB231" w14:textId="74C1B2CB" w:rsidR="00C931E6" w:rsidRPr="00547DCF" w:rsidRDefault="00C931E6" w:rsidP="0088049E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547DCF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1617" w:type="dxa"/>
+            <w:tcW w:w="1813" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0012FC9D" w14:textId="004A5944" w:rsidR="00C931E6" w:rsidRPr="00547DCF" w:rsidRDefault="00C931E6" w:rsidP="0088049E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547DCF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>Darbuotojas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1976" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7371BB58" w14:textId="3F4F270C" w:rsidR="00C931E6" w:rsidRPr="00547DCF" w:rsidRDefault="00C931E6" w:rsidP="0088049E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547DCF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5458" w:type="dxa"/>
+            <w:tcW w:w="5115" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5318CE5B" w14:textId="13DA9E67" w:rsidR="00C931E6" w:rsidRPr="00547DCF" w:rsidRDefault="00C931E6" w:rsidP="0088049E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547DCF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="37C9E9E0" w14:textId="77777777" w:rsidR="00B91C9D" w:rsidRDefault="00B91C9D" w:rsidP="00B91C9D"/>
@@ -9941,144 +9756,141 @@
           <w:tab w:val="left" w:pos="1342"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078734E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*Intervalo plotis sudaro +-20 % intervalo vidurio reikšmės; intervalo plotis suteikia galimybę nustatyti pagrįstai skirtingą atlygį konkretiems darbuotojams pagal jų individualias kompetencijas, patirtį ir rezultatus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19F01678" w14:textId="61A86B5D" w:rsidR="00B91C9D" w:rsidRDefault="00B91C9D">
       <w:pPr>
         <w:spacing w:line="244" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51430DE4" w14:textId="10973036" w:rsidR="009576ED" w:rsidRDefault="009576ED" w:rsidP="009576ED">
+    <w:p w14:paraId="51430DE4" w14:textId="0D7FE1B2" w:rsidR="009576ED" w:rsidRDefault="009576ED" w:rsidP="009576ED">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>________________________</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="000804AB">
+        <w:t>___</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="617FDC8C" w14:textId="77777777" w:rsidR="00373881" w:rsidRDefault="00373881">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:before="275"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00373881" w:rsidSect="00E1498F">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1135" w:right="567" w:bottom="1134" w:left="1701" w:header="611" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32CBA28F" w14:textId="77777777" w:rsidR="00635310" w:rsidRDefault="00635310">
+    <w:p w14:paraId="2677F365" w14:textId="77777777" w:rsidR="00F1178B" w:rsidRDefault="00F1178B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F5545B8" w14:textId="77777777" w:rsidR="00635310" w:rsidRDefault="00635310">
+    <w:p w14:paraId="2612C616" w14:textId="77777777" w:rsidR="00F1178B" w:rsidRDefault="00F1178B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A0EDF0D" w14:textId="77777777" w:rsidR="00635310" w:rsidRDefault="00635310">
+    <w:p w14:paraId="677707AA" w14:textId="77777777" w:rsidR="00F1178B" w:rsidRDefault="00F1178B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="247F08F3" w14:textId="77777777" w:rsidR="00635310" w:rsidRDefault="00635310">
+    <w:p w14:paraId="03B2C3B1" w14:textId="77777777" w:rsidR="00F1178B" w:rsidRDefault="00F1178B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="5BE29CDA" w14:textId="77777777" w:rsidR="00A97094" w:rsidRDefault="00A97094" w:rsidP="00A97094">
       <w:pPr>
         <w:pStyle w:val="Puslapioinaostekstas"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Puslapioinaosnuoroda"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
@@ -13029,267 +12841,283 @@
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B80584"/>
     <w:rsid w:val="0002635E"/>
     <w:rsid w:val="000527F2"/>
     <w:rsid w:val="00055F00"/>
     <w:rsid w:val="00055F9E"/>
     <w:rsid w:val="000765C0"/>
+    <w:rsid w:val="000804AB"/>
     <w:rsid w:val="000A5E48"/>
     <w:rsid w:val="000B34B2"/>
     <w:rsid w:val="000C7F5A"/>
     <w:rsid w:val="000D4357"/>
     <w:rsid w:val="001107CE"/>
     <w:rsid w:val="00115AC9"/>
     <w:rsid w:val="00155230"/>
     <w:rsid w:val="00180121"/>
     <w:rsid w:val="00195573"/>
     <w:rsid w:val="001A0197"/>
     <w:rsid w:val="001A0A57"/>
     <w:rsid w:val="001B25F0"/>
     <w:rsid w:val="002054A1"/>
     <w:rsid w:val="002100AE"/>
     <w:rsid w:val="00277FA6"/>
     <w:rsid w:val="00281A43"/>
     <w:rsid w:val="00296083"/>
     <w:rsid w:val="00296F44"/>
     <w:rsid w:val="002A586B"/>
     <w:rsid w:val="002A7CCB"/>
     <w:rsid w:val="002C593E"/>
     <w:rsid w:val="002D0938"/>
     <w:rsid w:val="003078E2"/>
     <w:rsid w:val="00307ACC"/>
     <w:rsid w:val="00320DED"/>
     <w:rsid w:val="00322EAB"/>
     <w:rsid w:val="00323190"/>
     <w:rsid w:val="00342B04"/>
     <w:rsid w:val="00351BA9"/>
     <w:rsid w:val="00364651"/>
     <w:rsid w:val="00371DEA"/>
     <w:rsid w:val="00373881"/>
     <w:rsid w:val="00374E8D"/>
     <w:rsid w:val="00396844"/>
     <w:rsid w:val="003A0908"/>
+    <w:rsid w:val="003A0E29"/>
     <w:rsid w:val="003B2611"/>
     <w:rsid w:val="003C07F5"/>
     <w:rsid w:val="003C3894"/>
+    <w:rsid w:val="003D4CFC"/>
     <w:rsid w:val="003E1751"/>
     <w:rsid w:val="003E2E4D"/>
     <w:rsid w:val="00400D1F"/>
     <w:rsid w:val="00415CEB"/>
     <w:rsid w:val="0042007D"/>
     <w:rsid w:val="00430BA3"/>
     <w:rsid w:val="0043196F"/>
     <w:rsid w:val="00442F7C"/>
     <w:rsid w:val="00465020"/>
     <w:rsid w:val="00483584"/>
+    <w:rsid w:val="004851F5"/>
     <w:rsid w:val="00490005"/>
     <w:rsid w:val="00491B30"/>
     <w:rsid w:val="004A0DE1"/>
     <w:rsid w:val="004A2404"/>
     <w:rsid w:val="004A5DCA"/>
     <w:rsid w:val="004D4369"/>
     <w:rsid w:val="004E59FF"/>
     <w:rsid w:val="00506AFD"/>
     <w:rsid w:val="00511493"/>
     <w:rsid w:val="00537FFE"/>
     <w:rsid w:val="00547DCF"/>
     <w:rsid w:val="00550065"/>
     <w:rsid w:val="00566B31"/>
+    <w:rsid w:val="00574BF4"/>
     <w:rsid w:val="005768A1"/>
     <w:rsid w:val="00577322"/>
     <w:rsid w:val="0058287E"/>
     <w:rsid w:val="00592B18"/>
     <w:rsid w:val="005A4E07"/>
     <w:rsid w:val="005B3026"/>
     <w:rsid w:val="005B4D3E"/>
     <w:rsid w:val="005C4670"/>
     <w:rsid w:val="005F073C"/>
     <w:rsid w:val="005F1F29"/>
     <w:rsid w:val="005F3F1E"/>
     <w:rsid w:val="00606B95"/>
     <w:rsid w:val="00611A5A"/>
     <w:rsid w:val="00612D7F"/>
     <w:rsid w:val="006161E5"/>
     <w:rsid w:val="00617368"/>
     <w:rsid w:val="00624C4B"/>
+    <w:rsid w:val="0063360C"/>
     <w:rsid w:val="00635310"/>
     <w:rsid w:val="006374C3"/>
     <w:rsid w:val="006838EB"/>
+    <w:rsid w:val="006A041C"/>
+    <w:rsid w:val="006A7C59"/>
     <w:rsid w:val="006B5C3C"/>
     <w:rsid w:val="006C3613"/>
     <w:rsid w:val="007510AD"/>
     <w:rsid w:val="007532C0"/>
     <w:rsid w:val="007613CF"/>
     <w:rsid w:val="00770081"/>
     <w:rsid w:val="00773433"/>
     <w:rsid w:val="007853EE"/>
     <w:rsid w:val="0078734E"/>
     <w:rsid w:val="007964B4"/>
     <w:rsid w:val="0079795C"/>
     <w:rsid w:val="007A2466"/>
     <w:rsid w:val="007B17F4"/>
     <w:rsid w:val="007E08A5"/>
     <w:rsid w:val="007E584D"/>
     <w:rsid w:val="007E661D"/>
     <w:rsid w:val="007F0CDA"/>
     <w:rsid w:val="008066EB"/>
     <w:rsid w:val="00807E11"/>
     <w:rsid w:val="00817142"/>
     <w:rsid w:val="00834AD1"/>
     <w:rsid w:val="008415B7"/>
     <w:rsid w:val="0085019A"/>
     <w:rsid w:val="00851234"/>
     <w:rsid w:val="008543DC"/>
     <w:rsid w:val="00866BB6"/>
     <w:rsid w:val="0088049E"/>
     <w:rsid w:val="008955BE"/>
     <w:rsid w:val="008B4A5A"/>
     <w:rsid w:val="008E11CD"/>
     <w:rsid w:val="00926737"/>
     <w:rsid w:val="00930C5B"/>
     <w:rsid w:val="00942378"/>
     <w:rsid w:val="009456CB"/>
     <w:rsid w:val="00956549"/>
     <w:rsid w:val="009576ED"/>
     <w:rsid w:val="00966310"/>
+    <w:rsid w:val="00971A06"/>
     <w:rsid w:val="00996D61"/>
     <w:rsid w:val="009A64BF"/>
+    <w:rsid w:val="009C3556"/>
     <w:rsid w:val="009C62F1"/>
     <w:rsid w:val="009D2415"/>
     <w:rsid w:val="009D2863"/>
     <w:rsid w:val="00A03636"/>
     <w:rsid w:val="00A20040"/>
     <w:rsid w:val="00A22D67"/>
     <w:rsid w:val="00A40075"/>
     <w:rsid w:val="00A66E0E"/>
     <w:rsid w:val="00A67F0B"/>
     <w:rsid w:val="00A80B89"/>
     <w:rsid w:val="00A82046"/>
     <w:rsid w:val="00A87B17"/>
     <w:rsid w:val="00A91100"/>
     <w:rsid w:val="00A953AB"/>
     <w:rsid w:val="00A96A9A"/>
     <w:rsid w:val="00A97094"/>
     <w:rsid w:val="00AC02C6"/>
     <w:rsid w:val="00AC17BE"/>
     <w:rsid w:val="00B0015A"/>
+    <w:rsid w:val="00B02ACF"/>
     <w:rsid w:val="00B06E7E"/>
     <w:rsid w:val="00B12B30"/>
     <w:rsid w:val="00B24CEB"/>
     <w:rsid w:val="00B25E13"/>
     <w:rsid w:val="00B3566B"/>
     <w:rsid w:val="00B75767"/>
     <w:rsid w:val="00B80584"/>
     <w:rsid w:val="00B81A3D"/>
     <w:rsid w:val="00B910D9"/>
     <w:rsid w:val="00B91C9D"/>
     <w:rsid w:val="00B925C7"/>
     <w:rsid w:val="00B96D37"/>
     <w:rsid w:val="00BA1A9B"/>
     <w:rsid w:val="00BA2241"/>
     <w:rsid w:val="00BB27C2"/>
     <w:rsid w:val="00BB2CFB"/>
     <w:rsid w:val="00BB578E"/>
     <w:rsid w:val="00BC1339"/>
     <w:rsid w:val="00BC7B09"/>
     <w:rsid w:val="00BE35A3"/>
     <w:rsid w:val="00BF2160"/>
     <w:rsid w:val="00BF3E59"/>
     <w:rsid w:val="00C06A74"/>
     <w:rsid w:val="00C13350"/>
     <w:rsid w:val="00C17561"/>
     <w:rsid w:val="00C30000"/>
     <w:rsid w:val="00C55B86"/>
     <w:rsid w:val="00C56C5C"/>
     <w:rsid w:val="00C63A35"/>
     <w:rsid w:val="00C64289"/>
     <w:rsid w:val="00C66D87"/>
     <w:rsid w:val="00C76669"/>
     <w:rsid w:val="00C91734"/>
     <w:rsid w:val="00C931E6"/>
     <w:rsid w:val="00CA3790"/>
+    <w:rsid w:val="00CB7517"/>
     <w:rsid w:val="00CC786C"/>
     <w:rsid w:val="00D00AAA"/>
     <w:rsid w:val="00D0440C"/>
     <w:rsid w:val="00D13D68"/>
     <w:rsid w:val="00D14852"/>
     <w:rsid w:val="00D16925"/>
     <w:rsid w:val="00D25617"/>
     <w:rsid w:val="00D303E6"/>
     <w:rsid w:val="00D33A7D"/>
     <w:rsid w:val="00D375CE"/>
     <w:rsid w:val="00D44627"/>
+    <w:rsid w:val="00D50C50"/>
     <w:rsid w:val="00D67CF2"/>
     <w:rsid w:val="00D73B3F"/>
     <w:rsid w:val="00D83467"/>
     <w:rsid w:val="00D85041"/>
     <w:rsid w:val="00D9132F"/>
     <w:rsid w:val="00DD0875"/>
     <w:rsid w:val="00DD71FD"/>
     <w:rsid w:val="00DD7407"/>
     <w:rsid w:val="00DF41AC"/>
     <w:rsid w:val="00E0039D"/>
     <w:rsid w:val="00E01CA1"/>
     <w:rsid w:val="00E0553D"/>
     <w:rsid w:val="00E07BBD"/>
     <w:rsid w:val="00E1498F"/>
     <w:rsid w:val="00E242C0"/>
     <w:rsid w:val="00E43C73"/>
     <w:rsid w:val="00E60214"/>
     <w:rsid w:val="00E6752A"/>
     <w:rsid w:val="00E71AB0"/>
     <w:rsid w:val="00E76ADA"/>
     <w:rsid w:val="00E92067"/>
     <w:rsid w:val="00E947EE"/>
+    <w:rsid w:val="00E97BC2"/>
     <w:rsid w:val="00EB2730"/>
+    <w:rsid w:val="00ED0607"/>
     <w:rsid w:val="00ED1DF3"/>
     <w:rsid w:val="00ED24F6"/>
     <w:rsid w:val="00ED2AD7"/>
     <w:rsid w:val="00EE1E76"/>
     <w:rsid w:val="00EE557A"/>
     <w:rsid w:val="00EE58D4"/>
     <w:rsid w:val="00EF1736"/>
     <w:rsid w:val="00EF697C"/>
     <w:rsid w:val="00F03615"/>
+    <w:rsid w:val="00F1178B"/>
     <w:rsid w:val="00F34A87"/>
     <w:rsid w:val="00F41857"/>
     <w:rsid w:val="00F52763"/>
     <w:rsid w:val="00F61AD4"/>
     <w:rsid w:val="00F734D2"/>
     <w:rsid w:val="00F904AA"/>
     <w:rsid w:val="00F90673"/>
     <w:rsid w:val="00F93D4F"/>
     <w:rsid w:val="00FA018E"/>
     <w:rsid w:val="00FA5949"/>
     <w:rsid w:val="00FB0E96"/>
     <w:rsid w:val="00FB1CA9"/>
     <w:rsid w:val="00FD7DDE"/>
     <w:rsid w:val="00FE486B"/>
     <w:rsid w:val="00FE5243"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -14376,59 +14204,63 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokumentas" ma:contentTypeID="0x010100165B7BDC5A2BC341A7E6C90567B058E0" ma:contentTypeVersion="10" ma:contentTypeDescription="Kurkite naują dokumentą." ma:contentTypeScope="" ma:versionID="dbfa6e1953a7caa94246bf21606176e7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="2b441525-7d7b-4625-84c6-e52d8f996f55" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="88efd1ad4aa138b5dd417b1e6b3581e4" ns3:_="">
     <xsd:import namespace="2b441525-7d7b-4625-84c6-e52d8f996f55"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -14566,136 +14398,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_activity xmlns="2b441525-7d7b-4625-84c6-e52d8f996f55" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BF88E2E-D863-4B35-8B00-22C7B8FA6D49}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{080FF978-52C0-4C11-992D-A4F266B9288E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03839D9B-BFF7-4D07-8714-EBA20600DD74}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2b441525-7d7b-4625-84c6-e52d8f996f55"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{388F6FA0-800A-4B01-A275-4110F9489A35}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="2b441525-7d7b-4625-84c6-e52d8f996f55"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>9917</Words>
-  <Characters>5653</Characters>
+  <Words>2271</Words>
+  <Characters>12947</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>107</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15539</CharactersWithSpaces>
+  <CharactersWithSpaces>15188</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Rastine</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-01-31T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2024-09-18T00:00:00Z</vt:filetime>
   </property>